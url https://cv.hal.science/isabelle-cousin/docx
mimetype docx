--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8114-7113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128501413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cousin est Directrice de l’UR Sols sur le centre INRAE d’Orléans. Elle développe des travaux de recherches fondamentales et finalisées sur les échanges entre les sols, la biosphère, l’air et les eaux superficielles et souterraines. Elle s’intéresse notamment aux services de régulation rendus par les sols, en particulier la régulation du climat et la capacité des sols à stocker et restituer de l’eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIQUASOL : indicateurs de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to provide maps of the N2O emission risks by soils at the regional scale: A case-study at the Haut-Loir watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.art. e00635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the stable component of electrical surveys of soils and the consequence on the mapping of their thicknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116051. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local estimates of available water capacity and effect of measurement errors on the spatial estimates and their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-021-09794-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of GlobalSoilMap soil available water capacity products: A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicasol, un outil de partage des applications thématiques sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01372652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Genere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00961440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étalonnage des réflectomètres de teneur en eau CS616 pour la mesure et le suivi de l'humidité du sol sur le site atelier OS²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of rock fragments to the available water content of stony soils: proposition of new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Temperature Correction for the Electrical Resistivity Measurements in Undisturbed Soil Samples: Analysis of the Existing Conversion Models and Proposal of a New Model&amp;quot; [Soil Science 173 (10) (2008) 707-720]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil hydraulic properties in relation to local rapid soil changes induced by field drainage: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00414419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature correction for the electrical resistivity measurements in undisturbed soil samples: analysis of the existing conversion models and proposal of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (10), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e318189397f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résistivité électrique des sols : un outil au service d'une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dpe - Délégation Au Partenariat Avec Les Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of human impacts on Albeluvisol analysed by X-ray microfluorescence: Relative evolution of the transforming front at the tongue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 377 (2-3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg & Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00162748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.269-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeometrical characterisation and percolation threshold evolution of a soil crust under rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: Experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (5), pp.2153-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert: influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure du sol à différentes échelles sur les transferts d'eau. Conséquences d'une réduction du travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilié spatiale sur les flux d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rock fragments on the water retention and water percolation in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pore structure and gas diffusion as a function of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la phase caillouteuse sur la réserve en eau des sols. Cas des sols de Petite Beauce du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas diffusion in a silty-clay soil : experimental study on an undisturbed soil core and simulation in its three-dimensional reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Porion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (2), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wärmeleitung in porösen Medien. Auswirkungen der Bodenstruktur auf Wärmeleitung und Temperaturverteilung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Deutschen Bodenkundlichen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 87, pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : Une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (1), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diffusion gazeuse dans un sol : Expérience et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39-40, pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered electron scanning images of soil porosity for analyzing soil compaction around roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a loamy-clay soil using pore and solid chord distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of textural porosity of a clay-loam soil during compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la porosité et formation de pores structuraux reliques dans un sol argilo-limoneux soumis à un compactage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.797-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour préserver la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 200 p., 2025, 9782759241705. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives : &amp;quot;Faut-il travailler le sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et reconstruction 3D de la structure au laboratoire. Chapitre 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de méthodes électriques pour l’identification sur le terrain des états structuraux. Principes, exemples, limites. Chapitre 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de Précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses par les surfaces naturelles et agricoles: Mécanisme, dynamique et facteurs, modélisation. Cas particulier de l'ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et dynamique de polluants dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D par coupes sériées et transport de gaz dans un milieu poreux. Application à l'étude d'un sol argilo-limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés hydriques des sols : hétérogénéité spatiale et variabilité temporelle, de l’horizon à la parcelle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8114-7113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128501413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cousin est Directrice de l’UR Sols sur le centre INRAE d’Orléans. Elle développe des travaux de recherches fondamentales et finalisées sur les échanges entre les sols, la biosphère, l’air et les eaux superficielles et souterraines. Elle s’intéresse notamment aux services de régulation rendus par les sols, en particulier la régulation du climat et la capacité des sols à stocker et restituer de l’eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Soil Threats to Soil Health: Prevention or Remediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azamat Suleymanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Augusto Coblinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Hessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 77 (3), pp.e70341. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.70341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIQUASOL : indicateurs de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to provide maps of the N2O emission risks by soils at the regional scale: A case-study at the Haut-Loir watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.art. e00635. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the stable component of electrical surveys of soils and the consequence on the mapping of their thicknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116051. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local estimates of available water capacity and effect of measurement errors on the spatial estimates and their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-021-09794-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of GlobalSoilMap soil available water capacity products: A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicasol, un outil de partage des applications thématiques sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01372652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Genere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00961440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étalonnage des réflectomètres de teneur en eau CS616 pour la mesure et le suivi de l'humidité du sol sur le site atelier OS²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of rock fragments to the available water content of stony soils: proposition of new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Temperature Correction for the Electrical Resistivity Measurements in Undisturbed Soil Samples: Analysis of the Existing Conversion Models and Proposal of a New Model&amp;quot; [Soil Science 173 (10) (2008) 707-720]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil hydraulic properties in relation to local rapid soil changes induced by field drainage: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00414419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature correction for the electrical resistivity measurements in undisturbed soil samples: analysis of the existing conversion models and proposal of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (10), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e318189397f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résistivité électrique des sols : un outil au service d'une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dpe - Délégation Au Partenariat Avec Les Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of human impacts on Albeluvisol analysed by X-ray microfluorescence: Relative evolution of the transforming front at the tongue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 377 (2-3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg & Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00162748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.269-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeometrical characterisation and percolation threshold evolution of a soil crust under rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: Experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (5), pp.2153-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert: influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure du sol à différentes échelles sur les transferts d'eau. Conséquences d'une réduction du travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilié spatiale sur les flux d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rock fragments on the water retention and water percolation in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pore structure and gas diffusion as a function of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la phase caillouteuse sur la réserve en eau des sols. Cas des sols de Petite Beauce du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas diffusion in a silty-clay soil : experimental study on an undisturbed soil core and simulation in its three-dimensional reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Porion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (2), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wärmeleitung in porösen Medien. Auswirkungen der Bodenstruktur auf Wärmeleitung und Temperaturverteilung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Deutschen Bodenkundlichen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 87, pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : Une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (1), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diffusion gazeuse dans un sol : Expérience et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39-40, pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a loamy-clay soil using pore and solid chord distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered electron scanning images of soil porosity for analyzing soil compaction around roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of textural porosity of a clay-loam soil during compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la porosité et formation de pores structuraux reliques dans un sol argilo-limoneux soumis à un compactage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.797-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour préserver la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 200 p., 2025, 9782759241705. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives : &amp;quot;Faut-il travailler le sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et reconstruction 3D de la structure au laboratoire. Chapitre 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de méthodes électriques pour l’identification sur le terrain des états structuraux. Principes, exemples, limites. Chapitre 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de Précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses par les surfaces naturelles et agricoles: Mécanisme, dynamique et facteurs, modélisation. Cas particulier de l'ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et dynamique de polluants dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D par coupes sériées et transport de gaz dans un milieu poreux. Application à l'étude d'un sol argilo-limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés hydriques des sols : hétérogénéité spatiale et variabilité temporelle, de l’horizon à la parcelle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId424"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="556BBB15"/>
+    <w:nsid w:val="638A4462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cousin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8114-7113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128501413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656919v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01143.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1PT29WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e318189397f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpe - D&#233;l&#233;gation Au Partenariat Avec Les Entreprises" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maguin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.083" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FXL8S6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Vogel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ippisch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681182v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3C2W74G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330789v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676889v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673141v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Vogel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696672v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699044v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Porion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688411v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695753v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698222v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703668v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704975v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839758v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cousin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8114-7113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128501413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625254v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azamat Suleymanov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Augusto Coblinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70341" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.036" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643286v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656919v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01143.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1PT29WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e318189397f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpe - D&#233;l&#233;gation Au Partenariat Avec Les Entreprises" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maguin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.083" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FXL8S6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657459v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330867v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Vogel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ippisch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657925v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681182v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.005" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3C2W74G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330789v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676889v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676548v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672400v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Vogel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roth" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696672v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699044v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Porion" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696651v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694442v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688411v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698222v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695753v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703668v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704975v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795331v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805391v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807058v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839758v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821381v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>