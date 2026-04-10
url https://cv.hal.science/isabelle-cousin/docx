--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8114-7113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128501413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cousin est Directrice de l’UR Sols sur le centre INRAE d’Orléans. Elle développe des travaux de recherches fondamentales et finalisées sur les échanges entre les sols, la biosphère, l’air et les eaux superficielles et souterraines. Elle s’intéresse notamment aux services de régulation rendus par les sols, en particulier la régulation du climat et la capacité des sols à stocker et restituer de l’eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIQUASOL : indicateurs de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to provide maps of the N2O emission risks by soils at the regional scale: A case-study at the Haut-Loir watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.art. e00635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the stable component of electrical surveys of soils and the consequence on the mapping of their thicknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116051. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local estimates of available water capacity and effect of measurement errors on the spatial estimates and their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-021-09794-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of GlobalSoilMap soil available water capacity products: A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicasol, un outil de partage des applications thématiques sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01372652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Genere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00961440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étalonnage des réflectomètres de teneur en eau CS616 pour la mesure et le suivi de l'humidité du sol sur le site atelier OS²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of rock fragments to the available water content of stony soils: proposition of new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Temperature Correction for the Electrical Resistivity Measurements in Undisturbed Soil Samples: Analysis of the Existing Conversion Models and Proposal of a New Model&amp;quot; [Soil Science 173 (10) (2008) 707-720]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil hydraulic properties in relation to local rapid soil changes induced by field drainage: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00414419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature correction for the electrical resistivity measurements in undisturbed soil samples: analysis of the existing conversion models and proposal of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (10), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e318189397f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résistivité électrique des sols : un outil au service d'une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dpe - Délégation Au Partenariat Avec Les Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of human impacts on Albeluvisol analysed by X-ray microfluorescence: Relative evolution of the transforming front at the tongue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 377 (2-3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg & Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00162748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.269-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeometrical characterisation and percolation threshold evolution of a soil crust under rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: Experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (5), pp.2153-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert: influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure du sol à différentes échelles sur les transferts d'eau. Conséquences d'une réduction du travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilié spatiale sur les flux d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rock fragments on the water retention and water percolation in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pore structure and gas diffusion as a function of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la phase caillouteuse sur la réserve en eau des sols. Cas des sols de Petite Beauce du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas diffusion in a silty-clay soil : experimental study on an undisturbed soil core and simulation in its three-dimensional reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Porion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (2), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wärmeleitung in porösen Medien. Auswirkungen der Bodenstruktur auf Wärmeleitung und Temperaturverteilung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Deutschen Bodenkundlichen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 87, pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : Une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (1), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diffusion gazeuse dans un sol : Expérience et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39-40, pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered electron scanning images of soil porosity for analyzing soil compaction around roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a loamy-clay soil using pore and solid chord distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of textural porosity of a clay-loam soil during compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la porosité et formation de pores structuraux reliques dans un sol argilo-limoneux soumis à un compactage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.797-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour préserver la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 200 p., 2025, 9782759241705. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives : &amp;quot;Faut-il travailler le sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et reconstruction 3D de la structure au laboratoire. Chapitre 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de méthodes électriques pour l’identification sur le terrain des états structuraux. Principes, exemples, limites. Chapitre 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de Précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses par les surfaces naturelles et agricoles: Mécanisme, dynamique et facteurs, modélisation. Cas particulier de l'ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et dynamique de polluants dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D par coupes sériées et transport de gaz dans un milieu poreux. Application à l'étude d'un sol argilo-limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés hydriques des sols : hétérogénéité spatiale et variabilité temporelle, de l’horizon à la parcelle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8114-7113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128501413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cousin est Directrice de l’UR Sols sur le centre INRAE d’Orléans. Elle développe des travaux de recherches fondamentales et finalisées sur les échanges entre les sols, la biosphère, l’air et les eaux superficielles et souterraines. Elle s’intéresse notamment aux services de régulation rendus par les sols, en particulier la régulation du climat et la capacité des sols à stocker et restituer de l’eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIQUASOL : indicateurs de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to provide maps of the N2O emission risks by soils at the regional scale: A case-study at the Haut-Loir watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.art. e00635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the stable component of electrical surveys of soils and the consequence on the mapping of their thicknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116051. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local estimates of available water capacity and effect of measurement errors on the spatial estimates and their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-021-09794-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of GlobalSoilMap soil available water capacity products: A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicasol, un outil de partage des applications thématiques sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01372652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Genere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00961440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étalonnage des réflectomètres de teneur en eau CS616 pour la mesure et le suivi de l'humidité du sol sur le site atelier OS²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Temperature Correction for the Electrical Resistivity Measurements in Undisturbed Soil Samples: Analysis of the Existing Conversion Models and Proposal of a New Model&amp;quot; [Soil Science 173 (10) (2008) 707-720]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of rock fragments to the available water content of stony soils: proposition of new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00414419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil hydraulic properties in relation to local rapid soil changes induced by field drainage: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résistivité électrique des sols : un outil au service d'une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dpe - Délégation Au Partenariat Avec Les Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature correction for the electrical resistivity measurements in undisturbed soil samples: analysis of the existing conversion models and proposal of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (10), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e318189397f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00162748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of human impacts on Albeluvisol analysed by X-ray microfluorescence: Relative evolution of the transforming front at the tongue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 377 (2-3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg & Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.269-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeometrical characterisation and percolation threshold evolution of a soil crust under rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: Experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (5), pp.2153-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert: influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure du sol à différentes échelles sur les transferts d'eau. Conséquences d'une réduction du travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilié spatiale sur les flux d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rock fragments on the water retention and water percolation in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pore structure and gas diffusion as a function of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la phase caillouteuse sur la réserve en eau des sols. Cas des sols de Petite Beauce du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas diffusion in a silty-clay soil : experimental study on an undisturbed soil core and simulation in its three-dimensional reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Porion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (2), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wärmeleitung in porösen Medien. Auswirkungen der Bodenstruktur auf Wärmeleitung und Temperaturverteilung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Deutschen Bodenkundlichen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 87, pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : Une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (1), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diffusion gazeuse dans un sol : Expérience et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39-40, pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered electron scanning images of soil porosity for analyzing soil compaction around roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a loamy-clay soil using pore and solid chord distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of textural porosity of a clay-loam soil during compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la porosité et formation de pores structuraux reliques dans un sol argilo-limoneux soumis à un compactage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.797-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour préserver la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 200 p., 2025, 9782759241705. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives : &amp;quot;Faut-il travailler le sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de méthodes électriques pour l’identification sur le terrain des états structuraux. Principes, exemples, limites. Chapitre 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et reconstruction 3D de la structure au laboratoire. Chapitre 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de Précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses par les surfaces naturelles et agricoles: Mécanisme, dynamique et facteurs, modélisation. Cas particulier de l'ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et dynamique de polluants dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D par coupes sériées et transport de gaz dans un milieu poreux. Application à l'étude d'un sol argilo-limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés hydriques des sols : hétérogénéité spatiale et variabilité temporelle, de l’horizon à la parcelle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9426B240"/>
+    <w:nsid w:val="870BD268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cousin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8114-7113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128501413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656919v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01143.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1PT29WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e318189397f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpe - D&#233;l&#233;gation Au Partenariat Avec Les Entreprises" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maguin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.083" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FXL8S6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Vogel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ippisch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681182v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.005" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3C2W74G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330789v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676889v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674243v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673141v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Vogel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696672v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699044v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Porion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688411v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695753v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698222v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703668v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704975v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839758v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cousin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8114-7113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128501413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643286v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01143.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1PT29WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpe - D&#233;l&#233;gation Au Partenariat Avec Les Entreprises" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e318189397f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maguin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.083" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FXL8S6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Vogel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ippisch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681182v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3C2W74G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330789v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676548v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673141v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Vogel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696672v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699044v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Porion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696651v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688411v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695753v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698222v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703668v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704975v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795331v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807058v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805391v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839758v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>