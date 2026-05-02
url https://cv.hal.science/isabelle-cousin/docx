--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8114-7113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128501413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cousin est Directrice de l’UR Sols sur le centre INRAE d’Orléans. Elle développe des travaux de recherches fondamentales et finalisées sur les échanges entre les sols, la biosphère, l’air et les eaux superficielles et souterraines. Elle s’intéresse notamment aux services de régulation rendus par les sols, en particulier la régulation du climat et la capacité des sols à stocker et restituer de l’eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIQUASOL : indicateurs de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to provide maps of the N2O emission risks by soils at the regional scale: A case-study at the Haut-Loir watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.art. e00635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the stable component of electrical surveys of soils and the consequence on the mapping of their thicknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116051. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local estimates of available water capacity and effect of measurement errors on the spatial estimates and their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-021-09794-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of GlobalSoilMap soil available water capacity products: A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicasol, un outil de partage des applications thématiques sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01372652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Genere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00961440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étalonnage des réflectomètres de teneur en eau CS616 pour la mesure et le suivi de l'humidité du sol sur le site atelier OS²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Temperature Correction for the Electrical Resistivity Measurements in Undisturbed Soil Samples: Analysis of the Existing Conversion Models and Proposal of a New Model&amp;quot; [Soil Science 173 (10) (2008) 707-720]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of rock fragments to the available water content of stony soils: proposition of new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00414419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil hydraulic properties in relation to local rapid soil changes induced by field drainage: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résistivité électrique des sols : un outil au service d'une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dpe - Délégation Au Partenariat Avec Les Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature correction for the electrical resistivity measurements in undisturbed soil samples: analysis of the existing conversion models and proposal of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (10), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e318189397f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00162748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of human impacts on Albeluvisol analysed by X-ray microfluorescence: Relative evolution of the transforming front at the tongue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 377 (2-3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg & Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.269-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeometrical characterisation and percolation threshold evolution of a soil crust under rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: Experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (5), pp.2153-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert: influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure du sol à différentes échelles sur les transferts d'eau. Conséquences d'une réduction du travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilié spatiale sur les flux d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rock fragments on the water retention and water percolation in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pore structure and gas diffusion as a function of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la phase caillouteuse sur la réserve en eau des sols. Cas des sols de Petite Beauce du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas diffusion in a silty-clay soil : experimental study on an undisturbed soil core and simulation in its three-dimensional reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Porion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (2), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wärmeleitung in porösen Medien. Auswirkungen der Bodenstruktur auf Wärmeleitung und Temperaturverteilung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Deutschen Bodenkundlichen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 87, pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : Une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (1), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diffusion gazeuse dans un sol : Expérience et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39-40, pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered electron scanning images of soil porosity for analyzing soil compaction around roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a loamy-clay soil using pore and solid chord distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of textural porosity of a clay-loam soil during compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la porosité et formation de pores structuraux reliques dans un sol argilo-limoneux soumis à un compactage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.797-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour préserver la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 200 p., 2025, 9782759241705. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives : &amp;quot;Faut-il travailler le sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de méthodes électriques pour l’identification sur le terrain des états structuraux. Principes, exemples, limites. Chapitre 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et reconstruction 3D de la structure au laboratoire. Chapitre 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de Précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses par les surfaces naturelles et agricoles: Mécanisme, dynamique et facteurs, modélisation. Cas particulier de l'ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et dynamique de polluants dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D par coupes sériées et transport de gaz dans un milieu poreux. Application à l'étude d'un sol argilo-limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés hydriques des sols : hétérogénéité spatiale et variabilité temporelle, de l’horizon à la parcelle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cousin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8114-7113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128501413</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Cousin est Directrice de l’UR Sols sur le centre INRAE d’Orléans. Elle développe des travaux de recherches fondamentales et finalisées sur les échanges entre les sols, la biosphère, l’air et les eaux superficielles et souterraines. Elle s’intéresse notamment aux services de régulation rendus par les sols, en particulier la régulation du climat et la capacité des sols à stocker et restituer de l’eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins-Velis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luboš Borůvka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the most relevant soil structure parameter to describe field-measured N2O emissions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Cottenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 453, pp.117155. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.117155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04859930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDIQUASOL : indicateurs de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCM - Revue des ingénieurs des ponts, des eaux et des forêts et des diplômés de l'Ecole nationale des ponts et chaussées </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 922, p. 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the organic carbon to clay ratio as a national soil health indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 443, pp.116829. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la qualité des sols à l’aide d’indicateurs : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.414-430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we speak one language on the way to sustainable soil management in Europe? A terminology check via an EU ‐wide survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Asins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (2), pp.e13476. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.13476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between soil ecosystem services in temperate annual field crops: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Cadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 902, pp.165930. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Eau, sol et changement climatique : quelles implications pour les agronomes et les pédologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Messéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to provide maps of the N2O emission risks by soils at the regional scale: A case-study at the Haut-Loir watershed, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.art. e00635. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2023.e00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the stable component of electrical surveys of soils and the consequence on the mapping of their thicknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116051. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en eau, le réservoir en eau utile des sols, les plantes et la vigne - Progrès et verrous de connaissance ; interrogations et enjeux dans le contexte du changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle La Jeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.19-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux réflexions sur les concepts de fonctions des sols et de services écosystémiques, et leur évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.143-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multivariate regression tree to analyze trade-offs between ecosystem services: Application to the main cropping area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 764, pp.142815. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local estimates of available water capacity and effect of measurement errors on the spatial estimates and their uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.1521-1534. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-021-09794-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of relationships between ecosystem services: A generic classification and review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Obiang Ndong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Héliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Leatitia Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23, pp.e00337. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geodrs.2020.e00337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants use water in the pores of rock fragments during drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 454 (1-2), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une boîte de sensation tactile des sols à huit compartiments pour une découverte par le grand public et les enfants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Courtemanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of GlobalSoilMap soil available water capacity products: A French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas P. A. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.14-30. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedotransfer functions for predicting available water capacity in French soils, their applicability domain and associated uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Roman Dobarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 336, pp.81 - 95. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantity and Quality of Dispersed Fine Particles after the Low-Energy Water-Dispersible Soil Test: Impact of the Initial Soil Matrix Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (3), pp.657-662. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2017.09.0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The globalsoilmap project: past, present, future, and national examples from france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B Mcbratney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E Hartemink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokuchaev Soil Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95 (95), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19047/0136-1694-2018-95-3-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicasol, un outil de partage des applications thématiques sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’élaboration du plan d’échantillonnage de la deuxième campagne du Réseau de Mesures de la Qualité des Sols de France par intégration multi-critères : capacité à détecter une évolution temporelle, évaluation du réservoir en eau utilisable et contraintes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Swiderski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Boulonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the soil water dynamics on nitrous oxide emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 280, pp.38-46. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01372652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity 1 profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345 - 356. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between thermal airborne remote sensing, multi-depth electrical resistivity profiling and soil mapping: an example in Beauce (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01519829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un système de contrôle de la dynamique hydrique d’échantillons de sol couplé à la mesure des émissions de protoxyde d’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Colosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° Spécial: Mesure et Métrologie, pp.69-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the pathway and the intensity of albic material genesis: Role of agricultural practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 268, pp.156-164. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of soil stoniness on the estimation of water retention properties of soils: A case study from central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Verbeque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 129, pp.95-102. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2015.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefit of using a covariate for minimizing the sample size needed to estimate mean value of a target variable at plot scale: A case study of Available Water Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Genere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118, pp.9-14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling approach of the relationship between nitrous oxide fluxes from soils and the water-filled pore space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 122 (2-3), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-014-0048-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using X-ray Computed Tomography to Describe the Dynamics of Nitrous Oxide Emissions during Soil Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (8), 10 p. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2014.12.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01241590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la pierrosité dans les calculs de réserve utile et du besoin en eau pour une culture de maïs : Cas du Loiret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desbourdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pebbles in the water dynamics of a stony soil cultivated with young poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 391 (1-2), pp.307-320. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2429-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The « VSOIL » modeling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of lessivage: Quantification and mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 213, pp.357-370. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variability of nitrous oxide emissions by soils as affected by hydric history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), pp.434-444. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj2013.07.0311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00961440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D electrical resistivity tomography survey to characterise the structure of a albeluvic tonguing horizon composed of distinct elementary pedological volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 219, pp.168-176. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation morphologique et agriculture : quantification des évolutions pédologiques à court terme sous contraintes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a morphological approach to evaluate the effect of traffic and weather conditions on the structure of a loamy soil in reduced tillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung Won S. W. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (SI), pp.34-44. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the characteristic scales of soil structural recovery after compaction from three in-field methods of monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 204-205, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural drainage-induced Albeluvisol evolution: a source of deterministic chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 193-194, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale estimation of the volume percentage of rock fragments in stony soils by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-analytically derived conceptual model of Albeluvisol morphological degradation induced by artificial drainage in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 189-190, pp.296-303. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étalonnage des réflectomètres de teneur en eau CS616 pour la mesure et le suivi de l'humidité du sol sur le site atelier OS²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des méthodes géophysiques au service de la caractérisation de la fertilité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/21ge-2048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of rock fragments to the available water content of stony soils: proposition of new pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1), pp.40-49. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the effective hydraulic properties of a highly heterogeneous soil horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (1), pp.450-458. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2010.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation physique des sols agricoles et forestiers liée au tassement : principaux résultats du projet GESSOL ADD-DST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Roger-Estrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Adamiade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (3), pp.187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to &amp;quot;The Temperature Correction for the Electrical Resistivity Measurements in Undisturbed Soil Samples: Analysis of the Existing Conversion Models and Proposal of a New Model&amp;quot; [Soil Science 173 (10) (2008) 707-720]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 176 (4), p. 205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial and temporal organization of soil water at the field scale as described by electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.120-132. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01211.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure of a highly heterogeneous soil horizon derived by electrical resistivity tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.279-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil hydraulic properties in relation to local rapid soil changes induced by field drainage: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (4), pp.662-670. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01143.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Drainage as an Active Agent of Recent Soil Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(08)60078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil tilled layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Frison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 103 (2), pp.387-398. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2008.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From spatial-continuous electrical resistivity measurements to the soil hydraulic functioning at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 341 (10-11), pp.859-867. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2009.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the structural heterogeneity of the soil layer by using in situ 2D and 3D electrical resistivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.349-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reatto-Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00414419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temperature correction for the electrical resistivity measurements in undisturbed soil samples: analysis of the existing conversion models and proposal of a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 173 (10), pp.707-720. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0b013e318189397f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la résistivité électrique des sols : un outil au service d'une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Dpe - Délégation Au Partenariat Avec Les Entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drainage on soil-forming mechanisms in a French Albeluvisol: Input of mineralogical data in mass-balance modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Josière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 145 (3-4), pp.426-438. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00286941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of direct current electrical resistivity for the characterisation of cracks in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.313-323. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2007.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of human impacts on Albeluvisol analysed by X-ray microfluorescence: Relative evolution of the transforming front at the tongue scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 377 (2-3), pp.244-254. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2007.01.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg & Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of soil volumes in the Eg&Bt-horizon of an Albeluvisol using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Daroussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.51-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Al Majou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00162748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (4), pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des sols à grande échelle : intégration explicite d’une mesure de résistivité apparente spatialisée à l’expertise pédologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (4), pp.269-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Saby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgeometrical characterisation and percolation threshold evolution of a soil crust under rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumarou Malam Issa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (2-3), pp.173-188. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dominant role of structure for solute transport in soil: Experimental evidence and modelling of structure and transport in a field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (5), pp.2153-2181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert: influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la structure du sol à différentes échelles sur les transferts d'eau. Conséquences d'une réduction du travail du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jörg Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (1), pp.69-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural heterogeneity of the soil tilled layer as characterized by 2D electrical resistivity surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (2), pp.239-249. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2004.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luíz Carlos Balbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.117-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00071074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tillage and traffic effects on soil hydraulic properties and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 116 (1-2), pp.29-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilié spatiale sur les flux d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatja Samouëlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rock fragments on the water retention and water percolation in a calcareous soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of pore structure and gas diffusion as a function of scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53, pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Sillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guérif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00089815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la phase caillouteuse sur la réserve en eau des sols. Cas des sols de Petite Beauce du Loiret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coutadeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.191-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas diffusion in a silty-clay soil : experimental study on an undisturbed soil core and simulation in its three-dimensional reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Porion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 50 (2), pp.249-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wärmeleitung in porösen Medien. Auswirkungen der Bodenstruktur auf Wärmeleitung und Temperaturverteilung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ippisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen der Deutschen Bodenkundlichen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 87, pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : Une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (1), pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bastet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la diffusion gazeuse dans un sol : Expérience et simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques - Bulletin du Groupe français d'humidimétrie neutronique et des techniques associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39-40, pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscattered electron scanning images of soil porosity for analyzing soil compaction around roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Begon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science Society of America Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 60, pp.895-901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of a loamy-clay soil using pore and solid chord distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 47 (4), pp.439-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of textural porosity of a clay-loam soil during compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 46, pp.377-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la porosité et formation de pores structuraux reliques dans un sol argilo-limoneux soumis à un compactage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 319, pp.797-804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour préserver la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Desrousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 200 p., 2025, 9782759241705. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4170-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réservoir en eau du sol utilisable par les cultures - Guide d'estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Scheurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Arvalis. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of the soils in France in 2011 - A synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols, 24 p., 2013, 978-2-7380-1296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milieux poreux et transferts hydriques (ouv)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFHN : Groupe Francophone Humidimétrie et Transferts en Milieux Poreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 290 p., 2011, Bulletin du Groupe Français d'Humidimétrie Neutronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement d'Intêret Scientifique sur les Sols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 188 p., 2011, 978-2-7380-1295-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de services écosystémiques et sa déclinaison au sol : entre promesses et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agropédologie : gestion durable des sols agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, chap. 7, 169-219, 2025, 9781789481853. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9185.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Ecosystem Services and Its Application to Soil: Between Promises and Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottone Scammacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Coquet; Joël Michelin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Soil Science : sustainable management of agricultural soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, Chap.7, 161-209, 2025, 978-1-78945185-6. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394361809.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using proximal electromagnetic/electrical resistivity sensors to assess soil health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in sensor technology for sustainable crop production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part 2, chapter 6, 2023, 978-1-80146-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8. Les bases de données sur le sol pour la gestion de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : Outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 288 p., 2020, 9782759231232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions physiques au sein du lit de semences et implantation des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae; Arvalis - Institu du végétal, pp.87-105, 2020, Savoir faire, 978-2-7592-2955-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview ot tillage practices and correlations with other practices in France: An analysis of the agreste survey (2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Soil Security : Towards more science-society interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 137 p., 2019, 978-1-138-09305-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Un renouveau pour l'étude des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 303 p., 2018, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des sols et son évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et foncier – Concurrences entre usages des sols et entre usagers des sols : la question foncière renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Club DEMETER, 2014, Cahier - Club Demeter</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Available Water Content of highly heterogeneous soils including stony soils at the regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dédé Marion Tetegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne C Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-138-00119-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et perspectives : &amp;quot;Faut-il travailler le sol ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et innovations pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne thermal inertia mapping to analyze the soil spatial variability at regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalSoilMap: Basis of the global soil information system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification et reconstruction 3D de la structure au laboratoire. Chapitre 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de méthodes électriques pour l’identification sur le terrain des états structuraux. Principes, exemples, limites. Chapitre 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et leurs structures : Observations à différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 263 p., 2013, Synthèses (Quae), 978-2-7592-2038-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical resistivity to assess soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Seger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 900 p., 2011, Encyclopedia of Earth Sciences, 978-90-481-3584-4 978-90-481-3585-1 978-90-481-3586-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in field soil water tracked by electrical resistivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2010, Progress in Soil Science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGISOIL: An Integrated System of Data Collection Technologies for Mapping Soil Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proximal Soil Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-101, 2010, Progress in soil science, 978-90-481-8858-1 978-90-481-8859-8 978-94-007-3288-9. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8859-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes géophysiques à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Guérif, Dominique King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Versailles : Editions Quae, pp.59-77, 2007, Update sciences &amp; technologies, ISSN 1773-7923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture de Précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.43-58, 2007, update sciences &amp; technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des méthodes de géophysique à la connaissance de la variabilité spatiale et du fonctionnement hydrique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Nicoullaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Dorigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Bourennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agriculture de précision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Update Sciences and Technologies, 978-2-7592-0019-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions gazeuses par les surfaces naturelles et agricoles: Mécanisme, dynamique et facteurs, modélisation. Cas particulier de l'ammoniac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Génermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles biogéochimiques et dynamique de polluants dans les sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D par coupes sériées et transport de gaz dans un milieu poreux. Application à l'étude d'un sol argilo-limoneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02839758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et propriétés hydriques des sols : hétérogénéité spatiale et variabilité temporelle, de l’horizon à la parcelle agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité Science Du Sol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Université d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02821381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId419"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="870BD268"/>
+    <w:nsid w:val="556BBB15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cousin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8114-7113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128501413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643286v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01143.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1PT29WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656266v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpe - D&#233;l&#233;gation Au Partenariat Avec Les Entreprises" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e318189397f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maguin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.083" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FXL8S6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330867v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Vogel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ippisch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681182v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3C2W74G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330789v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676889v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676548v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674243v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673141v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Vogel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696672v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699044v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Porion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696651v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688411v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695753v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698222v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703668v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704975v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795331v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807058v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805391v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839758v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cousin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8114-7113" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128501413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04859930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Maillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cottenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.117155" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rabot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116829" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04724735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art28" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weninger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian O'Sullivan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13476" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Cadel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165930" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455077v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rawski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Girot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2023.e00635" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Obiang Ndong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142815" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159683v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Roman Dobarco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-021-09794-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tetegan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04425-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtemanche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.08.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904585v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quenard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2017.09.0318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01969966v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B Mcbratney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E Hartemink" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19047/0136-1694-2018-95-3-23" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Millet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Swiderski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01372652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rabot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519829v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.019" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47M837V8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desbourdes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.03.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;nault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0048-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01241590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2014.12.0177" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;d&#233; Marion Tetegan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desbourdes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2429-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458017v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quenard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cousin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.08.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00961440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2013.07.0311" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192460v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Won S. W. Yoon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Lheureux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.04.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DFH3GQ9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Besson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.04.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPT7BSXH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Montagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.10.019" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM617Z2K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.05.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2WT9TVN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/21ge-2048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.07.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Frison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2010.0008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Adamiade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bartoli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Baranger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Dorigny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01211.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D94448FA01A5860CE6D46FE0D0410E7BBD113E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656265v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gu&#233;rin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656919v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01143.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W1PT29WC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351037v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(08)60078-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663690v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2008.12.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWHB3SQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662218v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.07.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660794v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mahu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662787v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0b013e318189397f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656266v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Dpe - D&#233;l&#233;gation Au Partenariat Avec Les Entreprises" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00286941v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Josi&#232;re" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.02.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2007.01.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBHFMCD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664066v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maguin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Lay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2007.01.083" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0FXL8S6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657459v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330867v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-J. Vogel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ippisch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653839v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moeys" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681182v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2005.05.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3C2W74G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330789v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676889v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676548v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683473v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.07.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7G1RCP4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681128v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674243v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hollis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672400v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673141v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Vogel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Roth" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696672v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699044v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Porion" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696651v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688411v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695753v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Begon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698222v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703668v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704975v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381317v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4170-5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804902v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gfhn.fr" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173741v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gissol.fr/publications/rapport-sur-letat-des-sols-de-france-2-849" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196267v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9185.ch7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965797v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394361809.ch7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203387v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001627v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145517v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791372v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Labreuche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Wissocq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788986v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793699v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795349v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781138001190" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bordes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805391v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3096-les-sols-et-leurs-structures.html" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803311v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3584-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820243v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/environment/soil+science/book/978-90-481-8858-1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_23" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00548807v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8859-8_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicoullaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorigny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933820v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824343v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.lk/books?id=88BJTZILaWcC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765488v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02839758v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821381v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; Science Du Sol" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Universit&#233; d'Orl&#233;ans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>