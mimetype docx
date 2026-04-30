--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1910,208 +1910,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Greater Sufficiency in Customer Relationships</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La technologie au service d'une pratique sobre ? Le cas de la course au large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers of Customer Strategy: Managing Sustainable, Environmental and Ethical Transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley; ISTE, pp.57-68, 2024, 9781786308504</w:t>
+              <w:t xml:space="preserve">Le marketing à l'ère de la sobriété. Nouveaux régimes de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Management &amp; Société, 978-2-37687-946-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737834v1</w:t>
+                <w:t xml:space="preserve">hal-04531443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technologie au service d'une pratique sobre ? Le cas de la course au large</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Greater Sufficiency in Customer Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Welté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dabadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Delécolle, Florence Jacob, Isabelle Prim-Allaz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marketing à l'ère de la sobriété. Nouveaux régimes de consommation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Management &amp; Société, 978-2-37687-946-6</w:t>
+              <w:t xml:space="preserve">New Frontiers of Customer Strategy: Managing Sustainable, Environmental and Ethical Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley; ISTE, pp.57-68, 2024, 9781786308504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531443v1</w:t>
+                <w:t xml:space="preserve">hal-04737834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Efficiency to Sufficiency in the ICT Sector</w:t>
               </w:r>
@@ -2588,51 +2588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0024129E"/>
+    <w:nsid w:val="9D46159D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2819,51 +2819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-dabadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6731-7932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224297538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Zamorano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211014436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beaudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717721076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116685533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie-Mounier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.088.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114540495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gedeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin &#193;sv&#225;nyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Szerenyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03391033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/marketing-sobriete/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bellion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.rober.2018.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737834v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119765554.ch5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25335/9m7h-sa30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-dabadie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6731-7932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224297538" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931111v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Welt&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Zamorano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.116.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211014436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dabadie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Beaudouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717721076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056011v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116685533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie-Mounier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert Demontrond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.088.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114540495" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gedeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin &#193;sv&#225;nyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Szerenyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066861v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03391033v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03015290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/marketing-sobriete/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02401376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bellion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.rober.2018.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04737834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magedanz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119765554.ch5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25335/9m7h-sa30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>