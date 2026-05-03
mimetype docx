--- v1 (2026-03-27)
+++ v2 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -615,265 +615,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA interference identifies domesticated viral genes involved in assembly and trafficking of virus-derived particles in ichneumonid wasps</w:t>
+                <w:t xml:space="preserve">Modulation of antiviral immunity by the ichnovirus HdIV in Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ange Lorenzi</w:t>
+                <w:t xml:space="preserve">Vincent Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Ravallec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008210⟩</w:t>
+              <w:t xml:space="preserve">Molecular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 108, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483831v1</w:t>
+                <w:t xml:space="preserve">hal-02124769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of antiviral immunity by the ichnovirus HdIV in Spodoptera frugiperda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RNA interference identifies domesticated viral genes involved in assembly and trafficking of virus-derived particles in ichneumonid wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Visconti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 108, pp.89-101. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molimm.2019.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124769v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two genomes of highly polyphagous lepidopteran pests (Spodoptera frugiperda, Noctuidae) with different host-plant ranges</w:t>
               </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43 (3), pp.292 - 307. </w:t>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Doremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,517 +1957,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and characterization of a gut-specific cathepsin L from the aphid Aphis gossypii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of the membrane anchor of the targey receptor is a mechanism of bioinsecticide resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deraison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+                <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Duportets</w:t>
+                <w:t xml:space="preserve">M.H. Silva-Filha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Gorojankina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Nielsen-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (2), pp.165-177</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 99 (9), pp.5830-5835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682430v1</w:t>
+                <w:t xml:space="preserve">hal-02671164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of the membrane anchor of the targey receptor is a mechanism of bioinsecticide resistance</w:t>
+                <w:t xml:space="preserve">The receptor of Bacillus sphaericus binary toxin in Culex pipiens (Diptera: Culicidae) midgut: molecular cloning and expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Nielsen-Le Roux</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pauron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 31 (10), pp.981-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0965-1748(01)00046-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671164v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The receptor of Bacillus sphaericus binary toxin in Culex pipiens (Diptera: Culicidae) midgut: molecular cloning and expression</w:t>
+                <w:t xml:space="preserve">A new member of the amiloride-sensitive sodium channel family in Drosophila melanogaster peripheral nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lingueglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 31 (10), pp.981-990. </w:t>
+                <w:t xml:space="preserve">P. Barbry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 246 (1), pp.210-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2477,51 +2352,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on the interaction between Spodoptera frugiperda (Lepidoptera) and the polydnavirus-carrying parasitoid wasp Hyposoter didymator (Hymenoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2550,825 +2425,825 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Congress of Entomology (ICE2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masato Ono, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse immunitaire de Spodoptera frugiperda (Lepidoptera: Noctuidae) à l'infection par différents organismes entomopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Negre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241988v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How pathogenic bacteria and viruses defeat the immune defenses of their Lepidoptera host</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les longs ARNs non codant : de nouveaux régulateurs de l’immunité chez les lépidoptères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Joun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ogliastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154505v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+                <w:t xml:space="preserve">How pathogenic bacteria and viruses defeat the immune defenses of their Lepidoptera host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gosselin-Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019- Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165412v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse immunitaire de Spodoptera frugiperda (Lepidoptera: Noctuidae) à l'infection par différents organismes entomopathogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production de mutants perte de fonction chez la noctuelle ravageur de culture, Spodoptera frugiperda grâce à CRISPR/Cas9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle d'Alençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165414v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Ogliastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Workshop on Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of genes and gene families involved in the immunity of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Duvic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Neunemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Management of Destructive Agricultural Pests Spodoptera (Noctuidae)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Chongqing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l’apoptose au cours de l’infection cellulaire par le polydnavirus HdIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,333 +3271,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immuninv 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de la mort cellulaire au cours de l’infection par le polydnavirus HdIV</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extensive transcription analysis of Hyposoter didymator ichnovirus genome in permissive and non-permissive lepidopteran host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Doremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Gyapay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Immunité des invertébrés : IMMUNINV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CNRS 6282, May 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242515v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive transcription analysis of Hyposoter didymator ichnovirus genome in permissive and non-permissive lepidopteran host species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation de la mort cellulaire au cours de l’infection par le polydnavirus HdIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque Immunité des invertébrés : IMMUNINV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CNRS 6282, May 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991481v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la vankyrine Hd27-vank1 du polydnavirus sur la viabilité de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,100 +3612,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème réunion du REID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle des vankyrines du polydnavirus HdIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3845,363 +3720,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomo2012- Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transcriptionnelle des gènes de la famille des vankyrines de l’Ichnovirus HdIV, symbionte de l’hyménoptère parasitoïde Hyposoter didymator chez différents hôtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séquençage et caractérisation du polydnavirus associé à l’ichneumonide Hyposoter didymator (HdIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Seninet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Colloque de Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">37. Journées des entomophagistes (Entomo2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242443v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séquençage et caractérisation du polydnavirus associé à l’ichneumonide Hyposoter didymator (HdIV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Analyse transcriptionnelle des gènes de la famille des vankyrines de l’Ichnovirus HdIV, symbionte de l’hyménoptère parasitoïde Hyposoter didymator chez différents hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Darboux</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Mannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées des entomophagistes (Entomo2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antibes - Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">16e Colloque de Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242434v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential transcription of Hyposoter didymator Ichnovirus (HdIV) vankyrin genes during Spodoptera frugiperda parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertille Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jambart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,73 +4091,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Workshop on Symbiosis and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopesticides et résistance : le cas de Bacillus sphaericus et du moustique Culex pipiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4337,426 +4212,426 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRA sur les Apports de la Génomique à la Physiologie et la Pathologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR BIVI, Mar 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des insectes aux biopesticides : bases moléculaires d ’un mécanisme développé par le moustique Culex pipiens contre Bacillus sphaericus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Sulva-Filha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina C. Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque de Physiologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of a resistance mechanism to the Bacillus sphaericus binary toxin in Culex pipiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Silva-Filha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Meeting of the Society of Invertebrate Pathology, VIII International Colloquiom on Invertebrate Pathology and Microbial Control, VI International Conference on Bacillus thuringiensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional expression of the mosquito receptor (Cpm1) for the Bacillus sphaericus toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Silva-Filha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Meeting of the Society of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4766,324 +4641,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of differentially expressed long non-coding RNAs (lncRNAs) in response to viral infection in S. frugiperda hemocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ogliastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Workshop on the Molecular Biology and Genetics of the Lepidoptera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Kolympari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Transcription Analysis of Hyposoter didymator Ichnovirus Genome in Permissive and Non-Permissive Lepidopteran Host Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cousserans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vankyrin Genes of the Hyposoter didymator Ichnovirus: Transcriptional Expression Patterns in Different Host Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Mannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +4977,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5156,51 +5031,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquitocidal Bacillus sphaericus: Toxins, Genetics, Mode of Action, Use, and Resistance Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5209,107 +5084,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Molecular Insect Science. Vol.6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2005, 978-0-444-51516-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B0-44-451924-6/00082-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5377,51 +5252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C15E594"/>
+    <w:nsid w:val="2DB73296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5608,51 +5483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-darboux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4990-8856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Alary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visconti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.02.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Milano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Mannucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onya Opota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQRXR2TG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00934.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deraison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Duportets" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gorojankina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671164v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Silva-Filha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nielsen-Le Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698579v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingueglia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bouazizi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dor&#233;mus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mannucci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jambart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Silva-Filha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242128v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Samain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831320v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B0-44-451924-6/00082-X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-darboux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4990-8856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410672v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Alary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Darboux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04006610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001827" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2018.10.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Visconti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Eychenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2019.02.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Lorenzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008210" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01633879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwoong Nam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10461-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Doremus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cousserans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Milano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837278v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2012.12.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6JTV9HP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hilliou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2011.03.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7M6GNW4P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Mannucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027522" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661045v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onya Opota" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQRXR2TG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2007.00934.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Silva-Filha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nielsen-Le Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(01)00046-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6JMSQKS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698579v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lingueglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazdunski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin-Grenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Huot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Joun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;gre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165412v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alen&#231;on" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988642v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neunemann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Bouazizi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991481v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Samain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242515v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rouvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245380v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242434v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dor&#233;mus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Seninet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jambart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mannucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Sulva-Filha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Silva-Filha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ogliastro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cousserans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Samain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831320v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B0-44-451924-6/00082-X" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>