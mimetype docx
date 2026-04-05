--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -238,2753 +238,2753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05478753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le préciput n'est pas une opération de partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'édifice des pouvoirs matrimoniaux menacé d'effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 04, pp.913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05478754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le préciput n'est pas une opération de partage</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté légale et personnalité des dettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.631</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon de méthode pour apprécier la « sur-contribution » d'un époux aux charges du mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cession d'actions au recel de communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05197725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Leçon de méthode pour apprécier la « sur-contribution » d'un époux aux charges du mariage</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation tacite suppose une volonté non équivoque de renoncer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.391</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Communauté légale et personnalité des dettes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation aux acquêts ou la promesse d'une répartition en valeur systématique de toute la richesse créée en mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.627</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La renonciation tacite suppose une volonté non équivoque de renoncer</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois arrêts pour illustrer les défis actuels éprouvant la théorie des récompenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.626</w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La participation aux acquêts ou la promesse d'une répartition en valeur systématique de toute la richesse créée en mariage</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantage matrimonial et imposition des plus-values d'échanges, objet d'un report d'imposition (CGI, art. 92 B II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.633</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trois arrêts pour illustrer les défis actuels éprouvant la théorie des récompenses</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transfert entre époux de la qualité d'associé relative à des parts sociales entrées en communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.130</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avantage matrimonial et imposition des plus-values d'échanges, objet d'un report d'imposition (CGI, art. 92 B II)</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite leçon de méthode : la liquidation et le partage de l'indivision entre époux séparés de biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.179</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amélioration du bien originaire ou l'autonomie illustrée du régime de participation aux acquêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité légale des époux pour loyers impayés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'amélioration du bien originaire ou l'autonomie illustrée du régime de participation aux acquêts</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argent propre déposé en compte : reprise versus récompense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.173</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Petite leçon de méthode : la liquidation et le partage de l'indivision entre époux séparés de biens</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convention contraire des époux séparés de biens peut-elle transformer en charge du mariage l'apport de deniers personnels réalisé pour financer l'acquisition et l'amélioration du logement de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.180</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le transfert entre époux de la qualité d'associé relative à des parts sociales entrées en communauté</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des créances entre époux : respecter leur singularité s'impose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.953</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'argent propre déposé en compte : reprise versus récompense</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation d'une récompense au profit subsistant n'est définitive qu'à la date de la jouissance divise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.699</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté répond provisoirement des sanctions du recel successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention contraire des époux séparés de biens peut-elle transformer en charge du mariage l'apport de deniers personnels réalisé pour financer l'acquisition et l'amélioration du logement de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°4, pp.954</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 214 du code civil, étape de confirmation…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription des créances entre époux : le respect de leur singularité s'impose également !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logement de la famille : l'article 215, alinéa 3, ne protège que durant le mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°4, pp.952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription des créances entre époux : le respect de leur singularité s'impose également !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°4, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revendication de la qualité d’associé par l’époux commun en biens, exercée au crépuscule du mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposabilité aux tiers du changement de régime matrimonial suppose accomplies les formalités de l'article 1397, alinéa 6 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le logement de fonction accessoire du contrat de travail à l'épreuve de l'article 1751 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évaluation des créances entre époux : respecter leur singularité s'impose</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revendication de la qualité d'associé par l'époux commun en biens, exercée au crépuscule du mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.958</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'évaluation d'une récompense au profit subsistant n'est définitive qu'à la date de la jouissance divise</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logement de la famille : l'article 215, alinéa 3, ne protège que durant le mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.956</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La communauté répond provisoirement des sanctions du recel successoral</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EI et le droit patrimonial de la famille : les deux vies de l’entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiscation pénale des acquêts : les conditions se précisent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.430</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La convention contraire des époux séparés de biens peut-elle transformer en charge du mariage l'apport de deniers personnels réalisé pour financer l'acquisition et l'amélioration du logement de la famille ?</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille, entreprise : les deux vies de l’entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du logement de la famille et procédure collective : l'insaisissabilité de droit de la résidence de l'époux entrepreneur contrariée par les mesures provisoires du divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°4, pp.954</w:t>
+              <w:t xml:space="preserve">, 2022, n°3, pp.687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'article 214 du code civil, étape de confirmation…</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du logement de la famille et procédure collective : l'insaisissabilité de droit de la résidence de l'époux entrepreneur contrariée par les mesures provisoires du divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.426</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La prescription des créances entre époux : le respect de leur singularité s'impose également !</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution aux charges du mariage : encore une confirmation embarrassante…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°4, pp.952</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation et l’article 214 du Code civil : le miroir aux alouettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les régimes matrimoniaux à l’épreuve du divorce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique trimestrielle de législation et jurisprudence « Patrimoine des personnes protégées et du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Canalès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°4, pp.959</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation de communauté après divorce, quelques réponses à des difficultés récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°DEF134K4, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique semestrielle de jurisprudence « Droit des régimes matrimoniaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couzigou Suhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...884 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Couzigou Suhas</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04124548v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04124541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 1483, alinéa 1er, du code civil : attention danger !</w:t>
               </w:r>
@@ -5126,151 +5126,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ordre et la morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le démantèlement du diplôme des futurs notaires devant le Conseil d’Etat…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124584v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04124585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’office des juridictions…</w:t>
               </w:r>
@@ -5549,51 +5549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dauriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197725v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057932v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Grare-Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canal&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couzigou Suhas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dauriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Grare-Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canal&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couzigou Suhas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>