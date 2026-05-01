--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -100,4575 +100,4676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation aux acquêts ou la promesse d'une répartition en valeur systématique de toute la richesse créée en mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois arrêts pour illustrer les défis actuels éprouvant la théorie des récompenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05047891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier les dettes déductibles du patrimoine originaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.910</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À la recherche du point de départ des intérêts légaux d'une récompense dont la date de valeur est celle de l'aliénation du bien qui en donne la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Identifier les dettes déductibles du patrimoine originaire</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édifice des pouvoirs matrimoniaux menacé d'effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.910</w:t>
+              <w:t xml:space="preserve">, 2025, 04, pp.913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05478754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le préciput n'est pas une opération de partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'édifice des pouvoirs matrimoniaux menacé d'effondrement</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cession d'actions au recel de communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.913</w:t>
+              <w:t xml:space="preserve">, 2025, 02, pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçon de méthode pour apprécier la « sur-contribution » d'un époux aux charges du mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05197724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communauté légale et personnalité des dettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05328029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Leçon de méthode pour apprécier la « sur-contribution » d'un époux aux charges du mariage</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation tacite suppose une volonté non équivoque de renoncer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.391</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la cession d'actions au recel de communauté</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05328028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'argent propre déposé en compte : reprise versus récompense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 02, pp.392</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La renonciation tacite suppose une volonté non équivoque de renoncer</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantage matrimonial et imposition des plus-values d'échanges, objet d'un report d'imposition (CGI, art. 92 B II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.626</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La participation aux acquêts ou la promesse d'une répartition en valeur systématique de toute la richesse créée en mariage</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite leçon de méthode : la liquidation et le partage de l'indivision entre époux séparés de biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.633</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trois arrêts pour illustrer les défis actuels éprouvant la théorie des récompenses</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amélioration du bien originaire ou l'autonomie illustrée du régime de participation aux acquêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 01, pp.130</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avantage matrimonial et imposition des plus-values d'échanges, objet d'un report d'imposition (CGI, art. 92 B II)</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité légale des époux pour loyers impayés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.179</w:t>
+              <w:t xml:space="preserve">, 2024, 04, pp.949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04895524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le transfert entre époux de la qualité d'associé relative à des parts sociales entrées en communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04895525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Petite leçon de méthode : la liquidation et le partage de l'indivision entre époux séparés de biens</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le logement de fonction accessoire du contrat de travail à l'épreuve de l'article 1751 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.180</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'amélioration du bien originaire ou l'autonomie illustrée du régime de participation aux acquêts</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'opposabilité aux tiers du changement de régime matrimonial suppose accomplies les formalités de l'article 1397, alinéa 6 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.173</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La solidarité légale des époux pour loyers impayés</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04460260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logement de la famille : l'article 215, alinéa 3, ne protège que durant le mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.949</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'argent propre déposé en compte : reprise versus récompense</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EI et le droit patrimonial de la famille : les deux vies de l’entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revendication de la qualité d'associé par l'époux commun en biens, exercée au crépuscule du mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.699</w:t>
+              <w:t xml:space="preserve">, 2023, 01, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04057932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convention contraire des époux séparés de biens peut-elle transformer en charge du mariage l'apport de deniers personnels réalisé pour financer l'acquisition et l'amélioration du logement de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des créances entre époux : respecter leur singularité s'impose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03947108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté répond provisoirement des sanctions du recel successoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation d'une récompense au profit subsistant n'est définitive qu'à la date de la jouissance divise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 04, pp.956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04460259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La communauté répond provisoirement des sanctions du recel successoral</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La convention contraire des époux séparés de biens peut-elle transformer en charge du mariage l'apport de deniers personnels réalisé pour financer l'acquisition et l'amélioration du logement de la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 02, pp.430</w:t>
+              <w:t xml:space="preserve">, 2023, n°4, pp.954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 214 du code civil, étape de confirmation…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 02, pp.426</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04177191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription des créances entre époux : le respect de leur singularité s'impose également !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03947109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logement de la famille : l'article 215, alinéa 3, ne protège que durant le mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°4, pp.952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prescription des créances entre époux : le respect de leur singularité s'impose également !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°4, pp.959</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revendication de la qualité d’associé par l’époux commun en biens, exercée au crépuscule du mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution aux charges du mariage : encore une confirmation embarrassante…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiscation pénale des acquêts : les conditions se précisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Famille, entreprise : les deux vies de l’entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La convention contraire des époux séparés de biens peut-elle transformer en charge du mariage l'apport de deniers personnels réalisé pour financer l'acquisition et l'amélioration du logement de la famille ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du logement de la famille et procédure collective : l'insaisissabilité de droit de la résidence de l'époux entrepreneur contrariée par les mesures provisoires du divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n°4, pp.954</w:t>
+              <w:t xml:space="preserve">, 2022, n°3, pp.687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du logement de la famille et procédure collective : l'insaisissabilité de droit de la résidence de l'époux entrepreneur contrariée par les mesures provisoires du divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03825491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation et l’article 214 du Code civil : le miroir aux alouettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04124543v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 02, pp.426</w:t>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les régimes matrimoniaux à l’épreuve du divorce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique trimestrielle de législation et jurisprudence « Patrimoine des personnes protégées et du couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Canalès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°4, pp.952</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique semestrielle de jurisprudence « Droit des régimes matrimoniaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couzigou Suhas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°4, pp.959</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation de communauté après divorce, quelques réponses à des difficultés récurrentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°DEF134K4, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 1483, alinéa 1er, du code civil : attention danger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.959</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questionner la trajectoire du pluralisme juridique calédonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le "jour d'après" - Quel droit, quelles institutions après l'accord de Nouméa ?, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.954</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stock options, talon d'Achille de l'attraction exercée par la communauté sur les rémunérations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 01, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 01, pp.147</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successions. Rapport des dettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Civil Code [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 04, pp.952</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 1415 du code civil ignore les engagements simultanés de caution d'époux communs en biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 09, pp.507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n°1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La différenciation des personnes par l'état civil : expérience calédonienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.2092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, pp.690</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature des parts sociales en régime de communauté : constance ou conservatisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort des libéralités et ruptures conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 06, pp.235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n°3, pp.687</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02262686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation anticipée à l'action en réduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.2574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1064 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02209558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport des dettes articles 864 à 867</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisclasseur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille, nouvel Eldorado du contrat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autonomie de la volonté dans les relations familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Scientifiche Italiane, 2023, 978-88-495-4729-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarité et Famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La solidarité - Travaux de l’association Henri Capitant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome LXIX, Bruylant, 2021, 9782802770497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la loi du pays oublie qu’elle est faite pour les vivants...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Océanie dans tous ses Etats, Mélanges à la mémoire de Guy Agniel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-37, 2020, 9782957251605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réforme du droit français des contrats : quel impact en Nouvelle-Calédonie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit économique en Nouvelle Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2018, 978-2-7314-1100-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralisme juridique et développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit économique en Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille, 2018, 978-2-7314-1100-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition de l'article 1122 : entre inquiétudes et regrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études à la mémoire de Philippe Neau-Leduc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.325, 2018, 9782275059785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124581v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04124578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alliance des familles et des professionnels dans l’intérêt des personnes vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Assises Caribéennes de la protection des personnes vulnérables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise individuelle et le droit patrimonial de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la loi n° 2022-172 du 14 février 2022, en faveur de l’activité professionnelle indépendante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et conjugalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Affect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Arachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La famille, nouvel Eldorado du contrat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autonomie de la volonté dans les relations familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Douai, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Affect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Arachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Douai, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapporteur français « Solidarité et famille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport « Solidarité et famille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Parisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04124560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épargne des ménages : nouvelles perspectives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude M2 Mention Notarial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04124561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4678,153 +4779,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des régimes matrimoniaux et du PACS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, 6ème édition, A paraître, 9782275061634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Océanie dans tous ses Etats, Mélanges à la mémoire de Guy Agniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie - RJPENC, 2019, 9782957251605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4834,287 +4935,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des conventions de mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Direction et coordination scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régimes matrimoniaux à l’épreuve du divorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Grare-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Direction et coordination scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124551v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-04124582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5126,151 +5126,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le démantèlement du diplôme des futurs notaires devant le Conseil d’Etat…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ordre et la morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dauriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124585v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04124584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l’office des juridictions…</w:t>
               </w:r>
@@ -5549,51 +5549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dauriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478753v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328029v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197724v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328032v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047891v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571747v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773611v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124544v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057932v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Grare-Didier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124546v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canal&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124548v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couzigou Suhas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124576v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124556v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124561v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124551v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124584v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dauriac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047891v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05478754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05197724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05328028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571747v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04895525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124540v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Grare-Didier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04460259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04177191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03947109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canal&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Champenois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couzigou Suhas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124563v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124551v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>