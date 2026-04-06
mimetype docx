--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -165,1307 +165,1441 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La canalisation souterraine de Soriech (Lattes, 34) : gestion d’une zone humide au haut Empire</w:t>
+                <w:t xml:space="preserve">Ancient DNA reveals 4000 years of grapevine diversity, viticulture and clonal propagation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jung</w:t>
+                <w:t xml:space="preserve">Rémi Noraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ott</w:t>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyrière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Wales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70166-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04239162v1</w:t>
+                <w:t xml:space="preserve">hal-05567879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tombes à fossé circulaire et chemins de la fin du premier âge du Fer à la Pailleterie, ZAC du Parc de l’Aéroport à Pérols (Hérault) : nouvelles données sur les pratiques funéraires protohistoriques des plaines languedociennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La canalisation souterraine de Soriech (Lattes, 34) : gestion d’une zone humide au haut Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54-55 (2021-2022), pp.127-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930520v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une épave romaine dans le port d'Antibes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tombes à fossé circulaire et chemins de la fin du premier âge du Fer à la Pailleterie, ZAC du Parc de l’Aéroport à Pérols (Hérault) : nouvelles données sur les pratiques funéraires protohistoriques des plaines languedociennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologia Maritima Mediterranea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (2), pp.3-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11q14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02086201v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser l'eau : le percement du canal médiéval à l'origine de l'Agau (Lattes, Hérault)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une épave romaine dans le port d'Antibes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.n.c</w:t>
+              <w:t xml:space="preserve">Archaeologia Maritima Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060709v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02086201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols enregistrent l'histoire des Hommes et des écosystèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maîtriser l'eau : le percement du canal médiéval à l'origine de l'Agau (Lattes, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8, p. 38-44</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740975v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les bras du fleuve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les sols enregistrent l'histoire des Hommes et des écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.n.c</w:t>
+              <w:t xml:space="preserve">Les Dossiers d'Agropolis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, p. 38-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060708v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation secondaire d'un cours d'eau : les deux nasses médiévales de Port Ariane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entre les bras du fleuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 26, pp.34-37</w:t>
+              <w:t xml:space="preserve">, 2009, 23, pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458252v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation du territoire autour de &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; : quelques aspects mis en lumière par les fouilles récentes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utilisation secondaire d'un cours d'eau : les deux nasses médiévales de Port Ariane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sargiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913738v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibes la lagune du Bas Lauvert durant l'Antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’occupation du territoire autour de &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; : quelques aspects mis en lumière par les fouilles récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lattara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine, 65, pp.23-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2008.3329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064037v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagune de Bas Lauvert à Antibes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antibes la lagune du Bas Lauvert durant l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 13, p. 7-17</w:t>
+              <w:t xml:space="preserve">, 2006, 13 (2005-2006), pp.6-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00321901v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation gallo-romaine du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : établissement agricole spécialisé ou lieu de culte?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lagune de Bas Lauvert à Antibes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, p. 7-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137523v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'occupation protohistorique du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : un lieu de consommation collective à La Tène C1/C2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'occupation gallo-romaine du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : établissement agricole spécialisé ou lieu de culte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 40 (1), pp.69-102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/racf.2001.2875⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 41 (1), pp.129-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.2002.2906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137501v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'occupation protohistorique du site de Fontenay-en-Parisis &amp;quot;La Lampe&amp;quot; (Val-d'Oise) : un lieu de consommation collective à La Tène C1/C2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (1), pp.69-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/racf.2001.2875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un complexe métallurgique et minier du haut Moyen Âge : le site des Fourneaux à Vert-Saint-Denis (Seine-et-Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Mines et métallurgies en Gaule, 57, pp.77-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.2000.3211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1475,875 +1609,875 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La canalisation souterraine de Soriech (Lattes, 34) : gestion d’une zone humide au Haut-Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Peyrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eaux sales, eaux troubles, eaux de ruissellement : la gestion des eaux indésirables dans le monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Agusta-Boularot; J.-B. Lebret, Oct 2020, Montpellier, France. pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05007074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se défendre et s’afficher : les espaces fortifiés languedociens à la fin du premier âge du Fer à travers les exemples de La Monédière à Bessan et de La Cougourlude à Lattes (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of age-at-death in the human fetus : contribution of elliptic Fourier analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Symposium national de Morphométrie et Evolution des Formes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets de navigation maritime sur le site du Près aux Pêcheurs, Antibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modes de transport dans l'Antiquité et au Moyen Âge : mobiliers d'équipement et d'entretien des véhicules terrestres, fluviaux et maritimes. Rencontres internationales Instrumentum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée départemental Arles antique, Jun 2017, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grecs et Etrusques à Lattes : nouvelles données à partir des fouilles de la Cougourlude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts et acculturations en Méditerranée occidentale : Hommages à Michel Bats. Actes du colloque d'Hyères (15-18 septembre 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Hyères, France. pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements lagunaires du Bas Lauvert à Antibes (Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France. p. 55-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d'enclos funéraires des environ de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestes funéraires en Gaule au Second Âge du Fer. L'Âge du Fer en Basse-Normandie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Caen, France. p. 297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une occupation du rivage lagunaire durant le dernier tiers du IIe av. n. è. : l'enclos républicain du Bas Lauvert à Antibes (Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Lang-Desvignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitats et paysages ruraux en Gaule et regards sur d'autres régions du monde celtique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Chauvigny, France. p. 465-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00752332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie et approches paléoenvironnementales en contexte préventif : la fouille de Port Ariane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie appliquée au diagnostic des sites du Néolithique à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Speller; Gilles Bellan; Didier Dubant, May 2006, Paris, France. pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2353,154 +2487,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux cas d’encoches transverses sur la pars basilaris de l’os occipital chez de très jeunes immatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Chaumoître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des Paléopathologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2510,209 +2644,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antipolis, la ville romaine : architecture et urbanisme (Ier siècle av. n. è. - Ve siècle de n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Allonsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APDCA, pp.216, 2019, 2-904110-62-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port-Ariane (Lattes, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association pour le développement de l'archéologie en Languedoc-, 634 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2722,1910 +2856,1910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rempart du Bronze final IIIB de l’oppidum de Sextantion, à Castelnau-le-Lez (Hérault)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un faciès de référence républicain issu des sables du port antique d’Antibes et un contexte terrestre de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t>
+              <w:t xml:space="preserve">La mer, le littoral et le territoire du IIe s. av. J.-C. à la fin du Ier s. apr. J.-C., entre le Rhône et les Alpes Maritimes : Actes du Congrès de la SFECAG (Hyères, 18-21 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.345-352, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société française d'étude de la céramique antique en Gaule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-154, 2023, Actes des congrès de la SFECAG, 978-2-9579916-2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565753v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un faciès de référence républicain issu des sables du port antique d’Antibes et un contexte terrestre de comparaison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le rempart du Bronze final IIIB de l’oppidum de Sextantion, à Castelnau-le-Lez (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mer, le littoral et le territoire du IIe s. av. J.-C. à la fin du Ier s. apr. J.-C., entre le Rhône et les Alpes Maritimes : Actes du Congrès de la SFECAG (Hyères, 18-21 mai 2023)</w:t>
+              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.139-154, 2023, Actes des congrès de la SFECAG, 978-2-9579916-2-4</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association pour la Promotion des Recherches sur l’Âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-352, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570572v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets de navigation maritime sur le site du Pré-aux-pêcheurs à Antibes (F, 06)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Raux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modes de transport dans l`Antiquité et au Moyen Âge : mobiliers d`équipement et d`entretien des véhicules terrestres, fluviaux et maritimes. Actes des Rencontres internationales Instrumentum. Arles (FR, Bouches-du-Rhône), les 14-16 juin 2017, Musée départemental Arles antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-340, 2021, Monographie Instrumentum, 978-2-35518-112-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se défendre et s’afficher à la fin du premier âge du Fer : les espaces fortifiés languedociens de &amp;lt;i&amp;gt;La Monédière&amp;lt;/i&amp;gt; à Bessan et de &amp;lt;i&amp;gt;La Cougourlude&amp;lt;/i&amp;gt; à Lattes (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.317-332, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Témoignages de pratiques rituelles au sein de l’habitat de la Cougourlude (Lattes, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire-Anne de Chazelle; Martine Schwaller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie quotidienne, tombes et symboles des sociétés protohistoriques de Méditerranée nord-occidentale. Mélanges offerts à Bernard Dedet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série n° 7, pp.637-675, 2016, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02059239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un port à Lattes avant &amp;lt;i&amp;gt;Lattara&amp;lt;/i&amp;gt; ? Le village du Premier âge du Fer de « La Cougourlude » (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires (39), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausonius Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-114, 2015, 978-2-35613-129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’enclos funéraires des environs de 500 av. J.-C. dans la plaine littorale languedocienne à Pérols, Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.297-301, 2011, 978-2-84867-314-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.7232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03969151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vert-Saint-Denis &amp;quot;Les Fourneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goustard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Boulenger; Dorothée Chaoui-Derieux; Jacques Legriel; Sandrine Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homo Senartus, ce cousin qui nous ressemble, 15 ans de recherches archéologiques en ville nouvelle de Sénart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général de Seine-et-Marne, EPA Sénart; Inrap, pp.96-97, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du territoire autour de Lattara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Janin; Michel Py. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lattara/Lattes (Hérault) : nouveaux acquis, nouvelles questions sur une ville portuaire protohistorique et romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, CNRS, pp.23-44, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aménagements hydrauliques de la période médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.579-604, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux et territoires</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salvage Archeology and Geoarcheology : the example of the coastral margin between Antibes and Nice (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sumera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vecchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.605-634, 2007</w:t>
+              <w:t xml:space="preserve">Reconstructing Human-Landscape Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 177-201, 2007, 1-84718-188-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055132v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvage Archeology and Geoarcheology : the example of the coastral margin between Antibes and Nice (France)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieux et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Daveau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructing Human-Landscape Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 177-201, 2007, 1-84718-188-0</w:t>
+              <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.605-634, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00321979v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du Bronze final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.367-376, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat du premier âge du Fer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La question des vignes du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.391-407, 2007</w:t>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.467-470, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055129v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme paléoenvironnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'habitat du premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.27-40, 2007</w:t>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.391-407, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055136v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des vignes du haut Moyen Âge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le programme paléoenvironnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.467-470, 2007</w:t>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.27-40, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055131v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements républicains et augustéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.461-474, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Ariane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.9-23, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières occupations du deuxième âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.421-430, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4635,147 +4769,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garum et pissalat : de la pêche à la table, mémoires d'une tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00183048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4785,1107 +4919,1107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Hérault, Lattes. Couran – Soriech Du Néolithique à l’an Mil. ZAC Ode à la Mer lot 1 et lot 3. Volume 2, Le Néolithique : oscillations du peuplement du VIe au IVe millénaire et la fortification du Néolithique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaccotey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port d'Antipolis, le Pré aux Pêcheurs à Antibes (Alpes-Maritimes). Rapport final d'opération de fouille préventive. Inrap Midi Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Thernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019, pp.1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02086235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port d’Antipolis, tome I. La fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture, SRA PACA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03561586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village du premier âge du Fer et zones funéraires romaines : Lattes, la Cougourlude et Mas de Causses 2 : Languedoc-Roussillon, Hérault. Rapport de fouille. Nîmes : Inrap MED, 2014, - 8 vol. (584 p., 342 p.) : ill. en coul., cartes, plans, couv. ill. ; 30 cm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dubesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence hydraulique Lez-Lironde à Montpellier (Hérault). Fossés, chemins sépultures du premier âge du Fer à l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lisfranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Courtine, Le Pré au pêcheur à Antibes (Alpes-Maritimes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2008, 75 p</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077942v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La Courtine, Le Pré au pêcheur à Antibes (Alpes-Maritimes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 224 p</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2008, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077943v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partiteur de Crue - tranche 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2007, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5953,51 +6087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="388321A3"/>
+    <w:nsid w:val="A40807B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-daveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3453-4070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117390194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060709v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458252v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064037v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055133v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055129v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055131v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055134v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055137v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang-Desvignes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-daveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3453-4070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117390194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang-Desvignes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>