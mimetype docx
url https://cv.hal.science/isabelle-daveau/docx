--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -4255,259 +4255,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des vignes du haut Moyen Âge</w:t>
+                <w:t xml:space="preserve">L'habitat du premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.467-470, 2007</w:t>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.391-407, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055131v1</w:t>
+                <w:t xml:space="preserve">hal-03055129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'habitat du premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Le programme paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.391-407, 2007</w:t>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.27-40, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055129v1</w:t>
+                <w:t xml:space="preserve">hal-03055136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme paléoenvironnement</w:t>
+                <w:t xml:space="preserve">La question des vignes du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Daveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.27-40, 2007</w:t>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.467-470, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03055136v1</w:t>
+                <w:t xml:space="preserve">hal-03055131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagements républicains et augustéens</w:t>
               </w:r>
@@ -5655,241 +5655,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
+                <w:t xml:space="preserve">La Courtine, Le Pré au pêcheur à Antibes (Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dedet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselyne Guerre</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 224 p</w:t>
+                <w:t xml:space="preserve">S. Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2008, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077943v1</w:t>
+                <w:t xml:space="preserve">hal-03077942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Courtine, Le Pré au pêcheur à Antibes (Alpes-Maritimes)</w:t>
+                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lang-Desvignes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2008, 75 p</w:t>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03077942v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partiteur de Crue - tranche 2</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A40807B1"/>
+    <w:nsid w:val="EA26AEF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6318,51 +6318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-daveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3453-4070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117390194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055131v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055136v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang-Desvignes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-daveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3453-4070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117390194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang-Desvignes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>