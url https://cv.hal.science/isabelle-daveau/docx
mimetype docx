--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -3958,251 +3958,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvage Archeology and Geoarcheology : the example of the coastral margin between Antibes and Nice (France)</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieux et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Daveau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstructing Human-Landscape Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 177-201, 2007, 1-84718-188-0</w:t>
+              <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.605-634, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00321979v1</w:t>
+                <w:t xml:space="preserve">hal-03055132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux et territoires</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salvage Archeology and Geoarcheology : the example of the coastral margin between Antibes and Nice (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sumera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vecchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Port Ariane (Lattes, Hérault) : construction deltaïque et utilisation d'une zone humide lors des six derniers millénaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le développement de l'archéologie en Languedoc-, pp.605-634, 2007</w:t>
+              <w:t xml:space="preserve">Reconstructing Human-Landscape Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 177-201, 2007, 1-84718-188-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055132v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du Bronze final</w:t>
               </w:r>
@@ -5655,241 +5655,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Courtine, Le Pré au pêcheur à Antibes (Alpes-Maritimes)</w:t>
+                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lang-Desvignes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2008, 75 p</w:t>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rascalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, 224 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077942v1</w:t>
+                <w:t xml:space="preserve">hal-03077943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAC de Pérols II</w:t>
+                <w:t xml:space="preserve">La Courtine, Le Pré au pêcheur à Antibes (Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lang-Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Méditerranée. 2008, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rémy</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03077943v1</w:t>
+                <w:t xml:space="preserve">hal-03077942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partiteur de Crue - tranche 2</w:t>
               </w:r>
@@ -6087,51 +6087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA26AEF3"/>
+    <w:nsid w:val="68001D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6318,51 +6318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-daveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3453-4070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117390194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang-Desvignes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-daveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3453-4070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117390194" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Noraz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Estrada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Wales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70166-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11q14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchemanche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2008.3329" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2002.2906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.2001.2875" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902622v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2000.3211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05007074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peyri&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Niel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumoitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Raux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086181v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738056v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Chaumo&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02378466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thernot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allonsius" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfecagq.cluster031.hosting.ovh.net/index.php/sommaire-2023/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03173068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/268-les-modes-de-transport-dans-lantiquite-et-au-moyen-age-9782355181122.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260718v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02059239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Da Costa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubesset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03969151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7232" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Raynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055132v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055130v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055134v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055137v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183048v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pellegrino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sabatier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccotey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03561586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Llopis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric da Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872571v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lisfranc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077943v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;my" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rascalou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077942v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lang-Desvignes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>