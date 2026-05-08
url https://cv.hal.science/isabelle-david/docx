--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -1441,173 +1441,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Transfert de masques : de la comédie nouvelle grecque à la comédie latine »</w:t>
+                <w:t xml:space="preserve">« Prosopopées de pères et de fils dans la comédie latine et dans le Pro Caelio de Cicéron : théâtre ou rhétorique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giulia Filacanapa, Guy Freixe et Brigitte Le Guen (dir.). </w:t>
+              <w:t xml:space="preserve">Anne-Marie Favreau-Linder, Sylvie Franchet d’Espèrey et André Rehbinder (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le masque scénique dans l’Antiquité. Pratiques anciennes et contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Deuxième époque, p. 139-151, 2022, 978-2-37769-074-9</w:t>
+              <w:t xml:space="preserve">Dialogue, dialogisme, polyphonie dans les textes philosophiques et rhétoriques de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, p. 143-156, 2022, 978-2-35613-520-9 (rel.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989962v1</w:t>
+                <w:t xml:space="preserve">hal-04990001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Prosopopées de pères et de fils dans la comédie latine et dans le Pro Caelio de Cicéron : théâtre ou rhétorique ? »</w:t>
+                <w:t xml:space="preserve">« Transfert de masques : de la comédie nouvelle grecque à la comédie latine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Marie Favreau-Linder, Sylvie Franchet d’Espèrey et André Rehbinder (dir.). </w:t>
+              <w:t xml:space="preserve">Giulia Filacanapa, Guy Freixe et Brigitte Le Guen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue, dialogisme, polyphonie dans les textes philosophiques et rhétoriques de l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, p. 143-156, 2022, 978-2-35613-520-9 (rel.)</w:t>
+              <w:t xml:space="preserve">Le masque scénique dans l’Antiquité. Pratiques anciennes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Deuxième époque, p. 139-151, 2022, 978-2-37769-074-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990001v1</w:t>
+                <w:t xml:space="preserve">hal-04989962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de Phèdre : la scène des aveux dans la Phèdre de Sénèque (v. 634-671)</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01C6AF34"/>
+    <w:nsid w:val="303859F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-david" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129384461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/222131385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000361019429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gassino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04990099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Piqueux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04990072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04989962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04990001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Freixe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Perocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galtier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Kimmel-Clauzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lhostis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-david" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129384461" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/222131385" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000361019429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04990115v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gassino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04990099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Piqueux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04990072v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2019.1907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116482v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062472v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992039v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04990001v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04989962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Filacanapa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fran&#231;ois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Freixe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Perocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Galtier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Kimmel-Clauzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lhostis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Puccini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069797v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069569v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>