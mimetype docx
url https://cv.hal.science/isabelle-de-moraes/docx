--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofabrication, characterisation and modelling of soft-in-hard FeCo–FePt magnetic nanocomposites</w:t>
+                <w:t xml:space="preserve">Enhanced optical properties of MoSe$_2$ grown by molecular beam epitaxy on hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle G de Moraes</w:t>
+                <w:t xml:space="preserve">C. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Fischbacher</w:t>
+                <w:t xml:space="preserve">V. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Hong</w:t>
+                <w:t xml:space="preserve">Lei Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Naud</w:t>
+                <w:t xml:space="preserve">T. Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanako Okuno</w:t>
+                <w:t xml:space="preserve">K. Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 274, pp.119970. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (5), pp.053102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0220371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619390v1</w:t>
+                <w:t xml:space="preserve">hal-04667705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical properties of MoSe$_2$ grown by molecular beam epitaxy on hexagonal boron nitride</w:t>
+                <w:t xml:space="preserve">Nanofabrication, characterisation and modelling of soft-in-hard FeCo–FePt magnetic nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vergnaud</w:t>
+                <w:t xml:space="preserve">Isabelle G de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tiwari</w:t>
+                <w:t xml:space="preserve">Johann Fischbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Ren</w:t>
+                <w:t xml:space="preserve">Yuan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taniguchi</w:t>
+                <w:t xml:space="preserve">C. Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Watanabe</w:t>
+                <w:t xml:space="preserve">Hanako Okuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125 (5), pp.053102. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.119970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0220371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.119970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667705v1</w:t>
+                <w:t xml:space="preserve">hal-04619390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high throughput study of both compositionally graded and homogeneous Fe–Pt thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle de Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,51 +1460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G de Moraes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischbacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220371" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Moraes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.03.055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gomes De Moraes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167584" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyce M Chang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ahrenholtz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisel Di Pietro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALY042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdukayumov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Paull" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mi&#269;ica" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/l41n-qxpd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tiwari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taniguchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Watanabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220371" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619390v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G de Moraes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Fischbacher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Hong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Okuno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Moraes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.03.055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03281731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Van" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gomes De Moraes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Champeaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167584" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyce M Chang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ahrenholtz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b06441" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beutier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Wartelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisel Di Pietro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Yakhou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J Leake" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03186815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALY042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>