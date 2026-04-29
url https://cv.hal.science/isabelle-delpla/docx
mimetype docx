--- v0 (2026-04-06)
+++ v1 (2026-04-29)
@@ -973,1411 +973,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cosmopolitisme ou internationalisme méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les sciences sociales sont-elles nationalistes ?, 2014/2 (54), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.054.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une échelle européenne pour la justice internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La fabrique européenne des politiques de réconciliation, 2014/3-4 (45), pp.75-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059914003040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et le droit (pénal) international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.183-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.11918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre toujours juste, par définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/1 (1), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grief.141.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Taire ou dire ses émotions, mais lesquelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Delpla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Huffington post</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grief.141.0175⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Has the ICTY Changed Our Perceptions of War?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Southeast European Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.543-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/soeu-2013-610408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalité d'Eichmann : une moderne théodicée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0338059914003040⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve par les victimes. Bilans de guerre en Bosnie-Herzégovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 222 (1), pp.153-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.222.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/clio.11918⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Le juge, l’historien, le parlementaire…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bougarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (65), pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.2382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/soeu-2013-610408⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faits, responsabilités, intelligibilité : comparer les enquêtes et les rapports sur Srebrenica 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 65, pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.2221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre l’injustifiable et le superfétatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Questions d'interprétation, 32 (1), pp.149-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/011068ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbarisation et humanisation de la guerre [Introd. et coord. du dossier du n° 2 de : Asterion]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, http://asterion.revues.org/sommaire113.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00419886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is there a right to return ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filozofski godisnjak. Srpsko filozofsko drustvo (Belgrade)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XVI, pp.121-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/conflits.2221⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une chute dans l'échelle de l'humanité ou les topiques de l'aide humanitaire pour ses récipiendaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73, pp.97-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.16462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories et objets de pensée selon Rosch et Wittgenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Philosophie du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Catégories, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 2, http://asterion.revues.org/sommaire113.html</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie et philosophie : l'empirique et le principiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, L'usage anthropologique du principe de charité, 6 (2), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effondrement empirique de la signification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (1), pp.113-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0012217300013627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art de faire crédit ou comment ne pas prendre les autres pour des imbéciles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 6 (2), pp.181-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02429850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment ne pas être charitable dans l'interprétation</w:t>
               </w:r>
@@ -2829,50 +2829,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une résistance et une Libération internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Delpla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La libération de l'Ariège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pas d'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2917971802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une violence archaïque exceptionnelle ? Le tribunal du peuple de Pamiers en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Delpla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Delpla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2885,1506 +2971,1420 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pas d'oiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.481-492, 2019, 978-2917971802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">La libération de l'Ariège</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la nature par le droit ? Les limites du paradigme migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Beau; Catherine Larrère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2917971802</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.427-439, 2018, Domaine développement durable, 978-2-7246-2210-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Penser l’anthropocène</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du pays vide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Pécharman; Philippe de Rouilhan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophe et le langage : études offertes à Jean-Claude Pariente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie philosophique J. Vrin, pp.319-346, 2017, Analyse et philosophie, 978-2-7116-2740-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques judiciaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Lindeperg; Annette Wieviorka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le moment Eichmann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, pp.47-62, 2016, Bibliothèque Albin Michel histoire, 978-2-226-31502-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violência sem paixão ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Audato Novaes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mutações. Fontes passionais da violência</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Sesc, pp.299-323, 2015, 978-85-69298-11-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The judge, the Historian, the Legislator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Delpla; Xavier Bougarel; Jean-Louis Fournel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigating Srebrenica : acts, institutions, responsibilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Berghahn Books, pp.1-22, 2014, Studies in contemporary european history, 978-0-85745-472-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sens de la justice internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Nollez-Goldbach; Julie Saada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La justice pénale internationale face aux crimes de masse : approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Pedone, pp.89-110, 2014, 978-2-233-00723-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00993259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fact, responsibilities, intelligibility : comparing the Srebrenica investigation and reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Delpla; Xavier Bougarel; Jean-Louis Fournel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigating Srebrenica : facts, institutions, responsibilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Berghahn Books, pp.148-176, 2014, Studies in contemporary european history, 978-0-85745-472-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing the History of Rape in Wartime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Horne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Lagrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rape in Wartime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1-16, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9781137283399_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire des viols en temps de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Branche, Raphaëlle; Virgili, Fabrice; Delpla, Isabelle; Horne, John; Lagrou, Pieter; Palmieri, Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les viols en temps de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Payot, pp.7-24, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories juridiques et cartographie des jugements moraux : le TPIY évalué par victimes, témoins et condamnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delpla, Isabelle ; Bessone, Magali ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peines de guerre : la justice pénale internationale et l'ex-Yougoslavie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, pp.267-285, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00502919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du TPIY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delpla, Isabelle; Bessone, Magali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peines de guerre : la justice pénale internationale et l'ex-Yougoslavie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.427-439, 2018, Domaine développement durable, 978-2-7246-2210-2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EHESS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Librairie philosophique J. Vrin, pp.319-346, 2017, Analyse et philosophie, 978-2-7116-2740-0</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à autrui selon Pierre Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe de Robert; Claudine Pailhès; Hubert Bost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rayonnement de Bayle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010/06, Voltaire Foundation, pp.189-198, 2010, Studies on Voltaire and the eighteenth century, 978-0-7294-0995-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Albin Michel, pp.47-62, 2016, Bibliothèque Albin Michel histoire, 978-2-226-31502-1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique en matière de peines du TPIY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Christophe Nemitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peines de guerre : la justice pénale internationale et l'ex-Yougoslavie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, 2010, 978-2-7132-2233-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Sesc, pp.299-323, 2015, 978-85-69298-11-3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prova mediante le vittime. Bilanci della guerra in Bosnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Berti; Fulvio Cortese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il crimine dei crimini : Stermini di massa nel Novecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrancoAngeli, 2008, 9788856803013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 12, Berghahn Books, pp.1-22, 2014, Studies in contemporary european history, 978-0-85745-472-0</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the midst of injustice : the ICTY from the perspective of some victim associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bougarel, Xavier ; Helms, Elissa ; Duijzings, Ger;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The new Bosnian mosaic : identities, memories and moral claims in a post-war society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.211-234, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, A. Pedone, pp.89-110, 2014, 978-2-233-00723-0</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice internationale et réconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Lefranc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Après le conflit, la réconciliation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Michel Houdiard, 2007, 9782912673589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 12, Berghahn Books, pp.148-176, 2014, Studies in contemporary european history, 978-0-85745-472-0</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moral judgments on international interventions : a Bosnian perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Delpla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chandler, David ; Heins, Volker ;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rethinking ethical foreign policy : pitfalls, paradoxes and possibilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.137-157, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...692 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00628092v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03846809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes publiques et privées sur les disparus en Bosnie-Herzégovine</w:t>
               </w:r>
@@ -4904,51 +4904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gnassounou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-9471.v1iSupplementp178-201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2018-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.067.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Brauman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.141.0175" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059914003040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2013-610408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.222.0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bougarel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.2382" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.2221" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02428354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011068ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16462" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217300013627" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02429850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E.R. Lloyd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02427673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02424641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800732612" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03806223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/la-liberation-de-lariege/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100857760" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Lagrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palmieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137283399_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02428408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896938v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christophe Nemitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100446170&amp;amp;fa=complements" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628092v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02428396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delpla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791598v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pasquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gnassounou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bourcier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840200v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.1981-9471.v1iSupplementp178-201" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03791440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2018-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Foisneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790502v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.067.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790503v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.873" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Brauman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.054.0087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059914003040" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.11918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grief.141.0175" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01792886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/soeu-2013-610408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628718v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.222.0153" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bougarel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.2382" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.2221" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02428354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011068ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16462" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02429850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217300013627" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey E.R. Lloyd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02427673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02424641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800732612" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792407v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03792374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lepasdoiseau.fr/la-liberation-de-lariege/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03806223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100857760" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790211v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01790507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Horne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Lagrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Palmieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137283399_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Virgili" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100446170&amp;amp;fa=complements" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02428408v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Christophe Nemitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846809v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822944v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03822817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02428396v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>