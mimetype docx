--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Domaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler les données satellitaires aux données de terrain pour comprendre les dynamiques des socio-hydrosystèmes à différents niveaux d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA extraction from water samples filtered through Sterivex filter units (NucleoMag DNA/RNA Water Kit - MACHEREY NAGEL). v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.ewov1qpkpgr2/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step RT-ddPCR for probes to target eRNA samples : from sample preparation to droplet reading v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.kxygx3j1zg8j/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy Tendances et défis à venir concernant les services rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique écologique long-terme des lacs profonds périalpins soumis aux changements climatiques et à des apports en nutriments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ddPCR for probes to target eDNA samples : from sample preparation to droplet reading v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.n92ldm479l5b/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton DNA extraction from Sterivex filter units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Salmaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.bvgzn3x6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: a mesocosm experiment in Lake Geneva (MESOLAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Espinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/T3VCB0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in aquatic communities of mesotrophic lakes along a land-use gradient in eastern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leighton King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W Mackeigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca E Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine E Aucoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2025.100507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the European water Framework Directive indicators to address long-term climate change impacts on lakes using mechanistic lake models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.V. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172, pp.113220. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying Down the Foundations for Qualitative and Quantitative Freshwater Zooplankton Metabarcoding Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bylemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated reference library for supporting DNA metabarcoding analysis of aquatic macroinvertebrates in French freshwater environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.149-173. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/mbmg.9.137772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing carbon burial over recent decades despite re-oligotrophication in deep peri-alpine Lake Aiguebelette, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (4), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-025-00358-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.14648. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics to Study and Manage Aquatic Environments: A Snapshot From the A qua E c O mics Meeting (Evian‐les‐Bains, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (17), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted biodiversity changes of lake microeukaryote communities in response to nutrient enrichment and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Matrices Need Consideration: Insights From Water and Biofilm Environmental DNA for Multi‐Taxonomic Biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.e70079. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.70079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Metabarcoding and Shotgun Sequencing Confirms the Relevance of Chloroplastic rRNA Genes to Assess Community Structure of Lake Phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in planktonic food web structure affect stability by shifting the distribution of energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of DNA metabarcoding compared to morphological identification for lake phytoplankton monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, pp.169774. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity patterns of cyanobacterial oligotypes in lakes and rivers: results of a large-scale metabarcoding survey in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Salmaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Bernabei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boscaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cerasino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 851 (4), pp.1789-1805. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05423-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do temperature and population size structure influence the quantity of fish eDNA in water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1193393. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1193393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which barcode to decipher freshwater microalgal assemblages? Tests on mock communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.8. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future climate change effects on the thermal regime and oxygen solubility of four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Melo Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.837-859. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-837-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative eDNA-based approach to monitor fish spawning in lakes: Application to European perch and whitefish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 264, pp.106708. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of anthropogenic stressors on lake biota using sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bertilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Brasell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (11), pp.1799-1817. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical and high frequency monitoring dataset from mesocosm experiments simulating extreme climate events in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Espinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109302. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Melo Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.101764. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of eDNA signal and its implication for fish monitoring in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0272660. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA sequence and taxonomic gap analyses to quantify the coverage of aquatic cyanobacteria and eukaryotic microalgae in reference databases: Results of a survey in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Salmaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Elersek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 834, pp.155175. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine freshwater fish biodiversity assessment: an inter-calibration test for metabarcoding method set up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boscaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/aiol.2022.10017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental paleomicrobiology: using DNA preserved in aquatic sediments to its full potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco J.L. Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (5), pp.2201-2209. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the congruence between DNA ‐based and morphological taxonomic approaches in water and sediment trap samples: Analyses of a 36‐month time series from a temperate monomictic lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Selbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Heintzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid responses of pristine marine planktonic communities in experimental approach to diuron and naphthalene (Juan de Nova Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1065-1085. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF20276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish eDNA metabarcoding from aquatic biofilm samples: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinziana Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Setting Drives the Microbial Eukaryotic Community Structure in Four Swedish Mountain Lakes over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Ninnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bertilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.355. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9020355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Abundance, Structure, and Diversity of Methanogens and Methanotrophs in Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (3), pp.559 - 571. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-021-01689-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytool, a ShinyApp to homogenise taxonomy of freshwater microalgae from DNA barcodes and microscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.199-205. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/mbmg.5.74096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist taxonomic and functional diversity in soil, freshwater and marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lentendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106262. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoEcoGen: Unlocking the power of ancient environmental DNA to understand past ecological trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J.L. Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.2.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107150. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics of $Bdellovibrio$ and like organisms in Lake Geneva in response to a simulated climatic extreme event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.717-729. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-021-01875-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (2), pp.164-178. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 8 p. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Espinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pollution of aquatic environments with diatoms' DNA metabarcoding: experience and developments from France Water Framework Directive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/mbmg.3.39646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes moderate the taxonomic and functional composition of phytoplankton assemblages during a nutrient loading experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L. Barrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E. Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.1369-1381. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, spatial distribution and activity of fungi in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e6247. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution of Trebouxiophyceae diversity explored by high‐throughput sequencing and phylogenetic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Unrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.3885-3895. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does environmental inter-annual variability shape aquatic microbial communities? A 40-year annual record of sedimentary DNA from a boreal lake (Nylandssjön, Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of biotic indices in the ecogenomic era: Integrating (e)DNA metabarcoding in biological assessment of aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly-Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.1295-1310. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), pp.33858-33866. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of lake cyanobacterial communities over a century of climate change and eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Spaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0407-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of deep chlorophyll maxima structure in 100 lakes: The relative importance of light and thermal stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor H Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayelan Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pernica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (2), pp.628-646. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a century of changes in microbial eukaryotic diversity in lakes driven by nutrient enrichment and climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2873 - 2892. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is the DNA of microbial eukaryotes modified during burying into lake sediments? A repeat-coring approach on annually laminated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (4), pp.479 - 495. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-0005-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of high-throughput sequencing (HTS) metabarcoding to diatom biomonitoring: Do DNA extraction methods matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kahlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.162-177. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/690649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-based methods in paleolimnology: new opportunities for investigating long-term dynamics of lacustrine biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Winegardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-9958-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of freshwater microbial eukaryotes diversity: a first analysis of publicly available metabarcoding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fix023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding quantification bias in metabarcoding: Application of a cell biovolume correction factor in diatom molecular biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Trobajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1060-1069. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local human pressures influence gene flow in a hybridizing Daphnia species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Most</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.720-735. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular microbiology methods for environmental diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.423--441. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic relationships between metazooplankton communities and their plankton food sources in the Iles Eparses (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton communities of the five &amp;quot;Iles Eparses&amp;quot; (Western Indian Ocean) considered to be pristine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Dynamics of Active Small Microbial Eukaryotes in the Anoxic Zone of a Freshwater Meromictic Lake (Pavin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (130), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Planktonic Diversity Well Recorded in Sedimentary DNA? Toward the Reconstruction of Past Protistan Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (4), pp.865-875. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-015-0627-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrients and warming on Planktothrix dynamics and diversity: a palaeolimnological view based on sedimentary DNA and RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.72. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale phylogenetic heterogeneity of archaea, bacteria, methanogens and methanotrophs in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751 (751), pp. 159-173. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-015-0601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an active rare biosphere within freshwater protists community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.1236-1247. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodularin and cylindrospermopsin: a review of their effects on fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-014-9366-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of cyanobacterial dominance in north temperate-subarctic lakes during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia E Taranu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Leavitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Bunting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Buchaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.375-84. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of active Archaea in oxygen-depleted zones of two deep lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue-Green Algae in a “Greenhouse Century”? New Insights from Field Data on Climate Change Impacts on Cyanobacteria Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Kerimoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.441-458. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-014-9837-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (6), pp.3455-3476. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of microcystins through the lake pelagic food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466, pp.152-163. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is sampling complete? The effects of geographical range and marker choice on perceived diversity in Nitzschia palea (Bacillariophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Trobajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David.G. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïg Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the rare archaeal biosphere and seasonal dynamics of active ecotypes in surface coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (15), pp.6004-6009. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1216863110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Toxic Cyanobacterial Blooms on Eurasian Perch (Perca fluviatilis): Experimental Study and In Situ Observations in a Peri-Alpine Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 e52243 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00787614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ammonia-oxidizing Archaea and Bacteria in contrasted freshwater ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (4), a compléter. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cyanobacterial blooms trophic dead ends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hamelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172 (2), pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-012-2519-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals the long-term dynamics and diversity of Synechococcus assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), p. 3817-3838. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-3817-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la biodiversité lacustre et changement global : les lacs périalpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Champigneulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ba6r-nr55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de paramètres clés indicateurs de la qualité des eaux et du fonctionnement écologique des grands lacs péri-alpins (Léman, Annecy, Bourget): Etude comparative de trajectoires de restauration post-eutrophisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term uptake of microcystin-LR by Coregonus lavaretus: GST activity and genotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sotton,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (7), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00747223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics of diversity patterns: evidence of continual reassembly within lacustrine small eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemr Marouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term responses of unicellular planktonic eukaryotes to increases in temperature and UVB radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.202. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazers and viruses on bacterial community structure and production in two contrasting trophic lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (88), pp.88. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-11-88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bettarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (2), pp.360-72. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01054.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-Year assessment of the main environmental factors driving the free-living bacterial community structure in Lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-010-9767-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial match between Planktothrix rubescens and whitefish in a mesotrophic peri-alpine lake : Evidence of toxins accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Cadel-Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.749-758. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of free-living and particle-associated Betaproteobacteria and Actinobacteria in relation to phytoplankton and zooplankton communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushra Parveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Reveilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.461-76. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative PCR enumeration of total/toxic Planktothrix rubescens and total cyanobacteria in preserved DNA isolated from lake sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (24), pp.8744-53. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06106-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between viruses, bacteria and nanoflagellates under various nutrient conditions and simulated climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bettarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.1842-57. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Perkinsozoa, a well-known marine protozoan flagellate parasite group, newly discovered in lacustrine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 659 (xx), pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-010-0268-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of small eukaryotes in three lakes that differ by their trophic status: a quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1509-1519. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of microbial abundances and virus- vs flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variability of virio-, bacterio- and picophytoplanktonic abundances in three peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-009-9718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community structure and dynamics of small eukaryotes targeted by new oligonucleotide probes: new insight into the lacustrine microbial food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (19), pp.6373-81. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00607-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of microbial abundances and virus-versus flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbp057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected importance of potential parasites in the composition of the freshwater small-eukaryote community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (10), pp.2940-9. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01156-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.851-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (5), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-007-0448-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small grazers influence virus-induced mortality of bacteria in Lake Bourget (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (2), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community composition of lacustrine small eukaryotes in hyper-eutrophic conditions in relation to top-down and bottom-up factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (3), pp.483-95. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure and dynamics in the largest natural French lake (lake Bourget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52, pp.72-89. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-004-0230-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession and regulation factors of small eukaryote community composition in a lacustrine ecosystem (Lake Pavin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (4), pp.2971-81. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.4.2971-2981.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the microbial community dynamics and the role of bacteriophages in bacterial mortality in lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in Lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Hedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.627-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angia Srieam Pradep Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Hedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.627-645. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2005.01349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down control of bacterial community composition in the euphotic zone of a reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.259-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AquaEcOmics meeting: exploring aquatic ecology through omics. March 17-20, 2025. Program and abstracts booklet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Thalinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcomics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian-les-Bains, France. 135 p., 2025, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/VBSHUO⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France. La page blanche, 270 p., 2008, 2-915351-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Inva-Biomonitoring Développement de méthodes de biomonitoring pour le suivi des espèces invasives en lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - CARRTEL; ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN - Livrable 4 : Application de l'approche ADNe pour recenser le phytoplancton des plans d'eau d'Outre-Mer : résultats préliminaires d'une application large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 4, Pole R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes : eRNA extraction from water samples f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de biosurveillance basés sur l'ADN - Livrable 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Viollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pole R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Inva-Biomonitoring Développement de méthodes de biomonitoring pour le suivi des espèces invasives en lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - CARRTEL. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes: Deliverable 1 – eRNA sampling and filtration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes eDNA-based innovations: Deliverable 3 – Advances in eRNA approaches and other eDNA-based innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rogissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel technique pour la validation indépendante des outils utilisant l'ADN environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Betat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNE, Laboratoire National de Métrologie et d'Essais; OFB, Office Français de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy : Tendances et défis à venir concernant les services rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer: développement d'outils de monitoring basés sur l'ADN Livrable 3 : « Application de l'approche ADNe pour recenser le phytoplancton des plans d'eau d'Outre-Mer: méthodes et premiers résultats »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Mercedes Nicolosi-Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR CARRTEL; INRAE UR EABX. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiFish_Développement de méthodes ADNe quantitatives pour l’étude de la phénologie des poissons en lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rogissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un protocole de quantification (sur la base d'une comparaison de méthodes) des populations de dreissènes (Dreissena polymorpha et Dreissena rostriformis bugensis) au sein du Léman et premières évaluations in situ Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquet Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillard Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAI DU CORÉGONE (COREGONUS SP.) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LÉMAN - CAMPAGNE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN (Rapport intermédiaire 2021: Phytoplancton DOM : première application du protocole de terrain et comparaisons entre microscopie/ADNe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR Carrtel; INRAE UR EABX; Pole R&amp;D ECLA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnoses des trajectoires écologiques des lacs et leur bassin versant via l’analyse de l’ADN préservé dans les sédiments : Synthèse &amp; Guide d’application pour les diagnoses ADN en paléolimnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN - Livrable 2 : «Phytoplancton DOM : première application du protocole de terrain et comparaisons entre microscopie/ADNe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 2, Pole R&amp;D ECLA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des coefficients des courbes de Von Bertallanfy pour l’étude de la croissance des medakas (expérimental) et des corégones (in situ dans le Léman) en fonction de facteurs biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ECLA; UMR CARRTEL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 1, Pole R&amp;D ECLA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-AlpsWater Innovative Ecological Assessment and Water Management Strategy for the Protection of Ecosystem Services in Alpine Lakes and Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE CARRTEL. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy. Rapport 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy. Rapport 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy. Rapport 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA approach to assess phytoplankton communities in lake environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Viollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow for analyzing long-term variations in carbon stocks and fluxes (DEEP-C -WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three eDNA approaches correlated with the reproductive dynamics of two invasive dreissen mussels in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative eDNA-based method to monitor spawning activity of two emblematic fish species in lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAQUA2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of freshwater small eukaryotes in the largest french natural lake (Bourget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Large Lakes Symposium 2006 - Ecosystem changes and their ecological and socioeconomic impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tartu, Estonia. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation accrue de carbone sédimentaire malgré un contexte de ré-oligotrophisation : Cas des lacs profonds périalpins, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internatinales de limnologie et d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of environmental DNA-RNA in freshwaters ecosystems: advances, expectations for operational biomonitoring, challenges & prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Genomic Environmental (Research work group Environmental Genomics) &amp; France Génomique, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake sedimentary DNA to reveal long-term changes in micro - eukaryotic diversity and lake functioning: Recent advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ökologisches Kolloquium Insbruck University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Onlince Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative eDNA-based method to monitor whitefish spawning in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic camera, a non-invasive approach to monitor whitefish spawning phenology in the shallow water areas of peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rogissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of lake modeling and paleolimnological records to perform long-term simulations of water quality in Lake Geneva over 250 years (1850–2100 period)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Melo Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-reconstitutions de la diversité micro-eucaryote au service de questions en écologie lacustre : enjeux, avancées récentes, et challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM - Association Francaise d'Ecologie Microbienne- Journées thématiques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA tools for ecological diagnoses in lakes and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUERA Congress : How to support and develop at several levels the dynamics of actors in favour of the preservation and enhancement of water resource and their uses?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUERA, Nov 2021, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi d’espèces piscicoles en milieu lacustre par l'ADNe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire ADNe – Journée de réflexion sur le potentiel des méthodes basées sur l’ADN environnemental pour la surveillance et l’évaluation de la biodiversité marine dans le cadre des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PatriNat, Nov 2021, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of increasing long-term carbon sequestration in lake ecosystems despite reoligotrophication : the case of four large French perialpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rotschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake sedimentary DNA to reveal long-term changes in aquatic biodiversity and ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DNAQUA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST DNAqua-Net, Mar 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.4.e65378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques ADNe appliquées aux milieux aquatiques- Ouvertures et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis, la biosurveillance basée sur l’ADNe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST DNAqua-Net &amp; Carnot Eau et Environnement, Mar 2021, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA metabarcoding to investigate historic changes in biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. Congrès International « Barcode of Life »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, guelph, Canada. p. 264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of prokaryotic and eukaryotic diversity in microbial mats from the gouffre de la Sambuy Seythenex, Savoie, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Karst and Microorganisms " 22nd International Karstological School "Classical karst"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding from lake sediments: an unprecedented &amp;quot;deep&amp;quot; view of past vegetation dynamics and human land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des matières organiques naturelles et polluantes à travers le système karstique : rôle du mondmilch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ResMO (Réseau Matières Organiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliding from limnology to paleolimnology to study the ecosystem-wide consequences of human pressures on lake food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake sediment DNA barcoding: a new tool to reconstruct past human activities and plant cover?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term dynamics and diversity of freshwater picocyanobacteria: Coupling between molecular tool and paleolimniological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacterial bloom: trophic dead-ends or unexpected dietary bonus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of preserved DNA to assess 17 changes in cyanobacteria and diatoms dynamics and diversity: coupling paleolimninogy and molecular tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2011. Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of moonmilk deposits as a potential natural recorder of organic matter and contaminant flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence, Climate Change- the Karst Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on potential host-parasites associations revealed by short-term variations of the Perkinsozoa abundance in lacustrine planktonic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 - Distribution spatiale journalière du corégone lors d'un bloom de Planktothrix rubescens : une voie directe d'accumulation de microcystine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cadel-Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of preserved DNA to assess historical diatom communities in peri alpine lake Bourget : a paleolimnological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR and quantitative-PCR to analyse prey-specific cladocerans feeding: optimisation of Planktothrix detection in Daphnia diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of real-time PCR (QPCR) for enumeration of Planktothrix population (cyanobacteria) in the lake sediments : a paleolimnological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des principaux facteurs régulant la structure eubacterienne dans le lac du Bourget (haute-savoie, france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réseaux trophiques microbiens : structure et facteurs de contrôle dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Mdabe-Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réseaux trophiques microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Mbade Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France. pp. 116-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for long term experiments and monitoring in freshwater ecosystems facing anthropogenic and natural pressures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANAEE Workshop 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et rôle régulateur des virus aquatiques : le cas du lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'impact de la lyse virale et de la prédation par les flagellés hétérotrophes sur la structure de la matière organique appréhendée par la spectroscopie de fluorescence 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur sur la caractérisation de la matière organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des virus et des protistes flagellés sur la dynamique des ressources nutritives et la qualité de la matière organique en milieu lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Écologie Microbienne organisé par l'Association Française d'Écologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring factors and processes of microbial food webs in French large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Large Lakes Symposium 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tartu-Pühajärve, Estonia. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First estimates of viral impact on microbial communities in large French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Vancouver, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs et processus régulant la structure et le fonctionnement de la boucle microbienne du lac du Bourget.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national : Autour du lac du Bourget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of freshwater small eukaryotes in the largest French natural lake (Bourget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès International des Limnologues d'Expression Française (CILEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des communautés microbiennes lacustres du Bourget et du Léman : rôle des virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque d'écologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and interactions of microbial communities in Lake Geneva with an emphasis on viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium on Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et facteurs de régulation du picoplancton eucaryote en milieu lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque d'écologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist DNA from Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking Environmental Change Using Lake Sediments: Sedimentary DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.175-203, 2023, Developments in Paleoenvironmental Research, vol 21, 978-3-031-43798-4. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43799-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sources and Fates of Lake Sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking Environmental Change Using Lake Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.9-52, 2023, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43799-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions Toolkit :Current Methods for Tracking the Spread and Impact of Invasive Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Boutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Colautti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Invasion: A Synthesis of Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Academic Press, INC., pp.85-182, 2017, Advances In Ecological Research, 9780128043387. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Ciliate Communities Reveal Modification of Lake Functioning Over the Last Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barouillet Cécilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPOPSIS -Impact sur les populations de poissons du Léman des campagnes sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoEcoGen: Unlocking the power of ancient environmental DNA to understand past ecological trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.2.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs à l'épreuve de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. Éditions Quae, pp.144, 2020, Enjeux sciences, 9782759235209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental. Synthèse de Recherche. Contrat n°1406C0050. Projet de recherche coordonné par : &amp;quot;Observatoire des sols vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Agence de l'Environnement et de la Maitrise de l'Energie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquet et al., pp.270, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00348196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux trophiques microbiens planctoniques diversité, structure, fonctionnement en milieu lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId678"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Domaizon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler les données satellitaires aux données de terrain pour comprendre les dynamiques des socio-hydrosystèmes à différents niveaux d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Euzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Imfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA extraction from water samples filtered through Sterivex filter units (NucleoMag DNA/RNA Water Kit - MACHEREY NAGEL). v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.ewov1qpkpgr2/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step RT-ddPCR for probes to target eRNA samples : from sample preparation to droplet reading v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.kxygx3j1zg8j/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy Tendances et défis à venir concernant les services rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dynamique écologique long-terme des lacs profonds périalpins soumis aux changements climatiques et à des apports en nutriments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ddPCR for probes to target eDNA samples : from sample preparation to droplet reading v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.n92ldm479l5b/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton DNA extraction from Sterivex filter units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Salmaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17504/protocols.io.bvgzn3x6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: a mesocosm experiment in Lake Geneva (MESOLAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quétin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Espinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/T3VCB0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends in aquatic communities of mesotrophic lakes along a land-use gradient in eastern Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leighton King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W Mackeigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca E Garner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine E Aucoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2025.100507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated reference library for supporting DNA metabarcoding analysis of aquatic macroinvertebrates in French freshwater environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.149-173. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/mbmg.9.137772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing carbon burial over recent decades despite re-oligotrophication in deep peri-alpine Lake Aiguebelette, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (4), pp.257-276. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-025-00358-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.14648. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Lake Geneva's hypoxia crisis in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura M V Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Casenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.113-121. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lol2.10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics to Study and Manage Aquatic Environments: A Snapshot From the A qua E c O mics Meeting (Evian‐les‐Bains, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (17), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.70041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted biodiversity changes of lake microeukaryote communities in response to nutrient enrichment and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Matrices Need Consideration: Insights From Water and Biofilm Environmental DNA for Multi‐Taxonomic Biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.e70079. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.70079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Metabarcoding and Shotgun Sequencing Confirms the Relevance of Chloroplastic rRNA Genes to Assess Community Structure of Lake Phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.70077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in planktonic food web structure affect stability by shifting the distribution of energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the European water Framework Directive indicators to address long-term climate change impacts on lakes using mechanistic lake models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.V. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172, pp.113220. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laying Down the Foundations for Qualitative and Quantitative Freshwater Zooplankton Metabarcoding Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bylemans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (6), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/edn3.70219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity patterns of cyanobacterial oligotypes in lakes and rivers: results of a large-scale metabarcoding survey in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Salmaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Bernabei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boscaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cerasino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 851 (4), pp.1789-1805. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05423-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEEP-C Consortium: Carbon sink or methane source – local to global scale assessment of lentic waters’ role in the climate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Lauerwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e136661. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.10.e136661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relevance of DNA metabarcoding compared to morphological identification for lake phytoplankton monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mercedes Nicolosi Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, pp.169774. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future climate change effects on the thermal regime and oxygen solubility of four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Melo Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.837-859. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-837-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative eDNA-based approach to monitor fish spawning in lakes: Application to European perch and whitefish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisheries Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 264, pp.106708. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fishres.2023.106708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of anthropogenic stressors on lake biota using sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bertilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Brasell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (11), pp.1799-1817. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical and high frequency monitoring dataset from mesocosm experiments simulating extreme climate events in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Espinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 49, pp.109302. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do temperature and population size structure influence the quantity of fish eDNA in water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1193393. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2023.1193393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which barcode to decipher freshwater microalgal assemblages? Tests on mock communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59, pp.8. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2023008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA sequence and taxonomic gap analyses to quantify the coverage of aquatic cyanobacteria and eukaryotic microalgae in reference databases: Results of a survey in the Alpine region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Salmaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Elersek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 834, pp.155175. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of eDNA signal and its implication for fish monitoring in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (8), pp.e0272660. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0272660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoreconstructions of ciliate communities reveal long-term ecological changes in temperate lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12041-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine freshwater fish biodiversity assessment: an inter-calibration test for metabarcoding method set up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gandolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Pindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Boscaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/aiol.2022.10017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental paleomicrobiology: using DNA preserved in aquatic sediments to its full potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco J.L. Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (5), pp.2201-2209. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Melo Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.101764. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2022-260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Dynamics of Abundance, Structure, and Diversity of Methanogens and Methanotrophs in Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (3), pp.559 - 571. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-021-01689-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid responses of pristine marine planktonic communities in experimental approach to diuron and naphthalene (Juan de Nova Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.1065-1085. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/MF20276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fish eDNA metabarcoding from aquatic biofilm samples: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinziana Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Setting Drives the Microbial Eukaryotic Community Structure in Four Swedish Mountain Lakes over the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Ninnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bertilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.355. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9020355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytool, a ShinyApp to homogenise taxonomy of freshwater microalgae from DNA barcodes and microscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.199-205. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/mbmg.5.74096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist taxonomic and functional diversity in soil, freshwater and marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe V W Seppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lentendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106262. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoEcoGen: Unlocking the power of ancient environmental DNA to understand past ecological trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Armbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J.L. Coolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.2.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical dataset from an in situ mesocosm experiment simulating extreme climate events in Lake Geneva (MESOLAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36, pp.107150. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2021.107150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics of $Bdellovibrio$ and like organisms in Lake Geneva in response to a simulated climatic extreme event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzedine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Rasconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.717-729. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-021-01875-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Sedimentary DNA Research on Past Terrestrial and Aquatic Biodiversity: Overview and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Nota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Heintzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat4010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the congruence between DNA ‐based and morphological taxonomic approaches in water and sediment trap samples: Analyses of a 36‐month time series from a temperate monomictic lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Selbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the response of micro-eukaryotic diversity to the Great Acceleration using lake sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 8 p. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17682-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ pelagic dataset from continuous monitoring: A mesocosm experiment in Lake Geneva (MESOLAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Tran-Khac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Espinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.106255. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Observatory on LAkes (OLA) database: Sixty years of environmental data accessible to the public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (2), pp.164-178. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2020.1944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophytes moderate the taxonomic and functional composition of phytoplankton assemblages during a nutrient loading experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer L. Barrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E. Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 64 (8), pp.1369-1381. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, spatial distribution and activity of fungi in freshwater ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.e6247. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global distribution of Trebouxiophyceae diversity explored by high‐throughput sequencing and phylogenetic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Singer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Unrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.3885-3895. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does environmental inter-annual variability shape aquatic microbial communities? A 40-year annual record of sedimentary DNA from a boreal lake (Nylandssjön, Sweden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tolu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pollution of aquatic environments with diatoms' DNA metabarcoding: experience and developments from France Water Framework Directive networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorick Reyjol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/mbmg.3.39646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (34), pp.33858-33866. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization of lake cyanobacterial communities over a century of climate change and eutrophication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Monchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Spaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.317-324. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-017-0407-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and drivers of deep chlorophyll maxima structure in 100 lakes: The relative importance of light and thermal stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor H Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cayelan Carey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pernica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin C Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (2), pp.628-646. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.10656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of biotic indices in the ecogenomic era: Integrating (e)DNA metabarcoding in biological assessment of aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kelly-Quinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.1295-1310. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a century of changes in microbial eukaryotic diversity in lakes driven by nutrient enrichment and climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cècile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2873 - 2892. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is the DNA of microbial eukaryotes modified during burying into lake sediments? A repeat-coring approach on annually laminated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bigler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (4), pp.479 - 495. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-0005-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of high-throughput sequencing (HTS) metabarcoding to diatom biomonitoring: Do DNA extraction methods matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kahlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.162-177. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/690649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-based methods in paleolimnology: new opportunities for investigating long-term dynamics of lacustrine biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Winegardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-017-9958-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding quantification bias in metabarcoding: Application of a cell biovolume correction factor in diatom molecular biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Trobajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.1060-1069. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210X.12960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of freshwater microbial eukaryotes diversity: a first analysis of publicly available metabarcoding data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 93 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fix023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local human pressures influence gene flow in a hybridizing Daphnia species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Most</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Spaak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (4), pp.720-735. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.12820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular microbiology methods for environmental diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.423--441. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-016-0581-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic relationships between metazooplankton communities and their plankton food sources in the Iles Eparses (Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.18-31. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2016.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton communities of the five &amp;quot;Iles Eparses&amp;quot; (Western Indian Ocean) considered to be pristine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 72, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and Dynamics of Active Small Microbial Eukaryotes in the Anoxic Zone of a Freshwater Meromictic Lake (Pavin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (130), </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599386v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term dynamics in microbial eukaryotes communities: a palaeolimnological view based on sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (23), pp.5925-5943. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale phylogenetic heterogeneity of archaea, bacteria, methanogens and methanotrophs in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 751 (751), pp. 159-173. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2184-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Dynamics of Active Prokaryotic Nitrifiers and Archaeal Communities from River to Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-015-0601-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for an active rare biosphere within freshwater protists community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.1236-1247. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodularin and cylindrospermopsin: a review of their effects on fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-014-9366-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration of cyanobacterial dominance in north temperate-subarctic lakes during the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zofia E Taranu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter R Leavitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Bunting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Buchaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.375-84. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of active Archaea in oxygen-depleted zones of two deep lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Biderre-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue-Green Algae in a “Greenhouse Century”? New Insights from Field Data on Climate Change Impacts on Cyanobacteria Abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onur Kerimoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (3), pp.441-458. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-014-9837-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Planktonic Diversity Well Recorded in Sedimentary DNA? Toward the Reconstruction of Past Protistan Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (4), pp.865-875. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-015-0627-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrients and warming on Planktothrix dynamics and diversity: a palaeolimnological view based on sedimentary DNA and RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (1), pp.31-49. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution paleolimnology opens new management perspectives for lakes adaptation to climate warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.72. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2015.00072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for ecological monitoring of freshwaters in a changing world: a case study of Lakes Annecy, Bourget, and Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (6), pp.3455-3476. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3630-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of microcystins through the lake pelagic food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 466, pp.152-163. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is sampling complete? The effects of geographical range and marker choice on perceived diversity in Nitzschia palea (Bacillariophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Trobajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David.G. Mann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïg Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long livestock farming history and human landscape shaping revealed by lake sediment DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Griggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, 7p. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00944038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the rare archaeal biosphere and seasonal dynamics of active ecotypes in surface coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouan-Dufournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (15), pp.6004-6009. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1216863110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distance and ecosystem size determine the distribution of smallest protists in lacustrine ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (1), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6941.12100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Toxic Cyanobacterial Blooms on Eurasian Perch (Perca fluviatilis): Experimental Study and In Situ Observations in a Peri-Alpine Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 e52243 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00787614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ammonia-oxidizing Archaea and Bacteria in contrasted freshwater ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Hugoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 164 (4), a compléter. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2013.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Affiliation of SSU rRNA Genes Generated by Massively Parallel Sequencing: New Insights into the Freshwater Protist Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (3), pp.e58950. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cyanobacterial blooms trophic dead ends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hamelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 172 (2), pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-012-2519-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals the long-term dynamics and diversity of Synechococcus assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (10), p. 3817-3838. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-3817-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la biodiversité lacustre et changement global : les lacs périalpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Champigneulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ba6r-nr55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de paramètres clés indicateurs de la qualité des eaux et du fonctionnement écologique des grands lacs péri-alpins (Léman, Annecy, Bourget): Etude comparative de trajectoires de restauration post-eutrophisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65, pp.225-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term uptake of microcystin-LR by Coregonus lavaretus: GST activity and genotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Sotton,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (7), pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0913-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00747223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term dynamics of diversity patterns: evidence of continual reassembly within lacustrine small eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemr Marouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (6), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term responses of unicellular planktonic eukaryotes to increases in temperature and UVB radiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.202. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-12-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-Year assessment of the main environmental factors driving the free-living bacterial community structure in Lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (4), pp.941-954. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-010-9767-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological traits of planktonic viruses and prokaryotes along a full-salinity gradient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bettarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (2), pp.360-72. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01054.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial match between Planktothrix rubescens and whitefish in a mesotrophic peri-alpine lake : Evidence of toxins accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Cadel-Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Krys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10, pp.749-758. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2011.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of free-living and particle-associated Betaproteobacteria and Actinobacteria in relation to phytoplankton and zooplankton communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bushra Parveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Reveilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bronner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (3), pp.461-76. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus, bactéries et protistes pathogènes du phytoplancton, le rôle insoupçonné des parasites dans le fonctionnement des écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (60), pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative PCR enumeration of total/toxic Planktothrix rubescens and total cyanobacteria in preserved DNA isolated from lake sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kurmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (24), pp.8744-53. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06106-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic interactions between viruses, bacteria and nanoflagellates under various nutrient conditions and simulated climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bettarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.1842-57. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02498.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grazers and viruses on bacterial community structure and production in two contrasting trophic lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (88), pp.88. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-11-88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of small eukaryotes in three lakes that differ by their trophic status: a quantitative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1509-1519. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Perkinsozoa, a well-known marine protozoan flagellate parasite group, newly discovered in lacustrine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 659 (xx), pp.xxx-xxx. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-010-0268-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and spatial variability of virio-, bacterio- and picophytoplanktonic abundances in three peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 627, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-009-9718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community structure and dynamics of small eukaryotes targeted by new oligonucleotide probes: new insight into the lacustrine microbial food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (19), pp.6373-81. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00607-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of microbial abundances and virus-versus flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbp057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of microbial abundances and virus- vs flagellate-induced mortality of picoplankton in three peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31 (10), pp.1161-1177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected importance of potential parasites in the composition of the freshwater small-eukaryote community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74 (10), pp.2940-9. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01156-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.851-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term variations in abundances and potential activities of viruses, bacteria and nanoprotists in Lake Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (5), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11284-007-0448-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do small grazers influence virus-induced mortality of bacteria in Lake Bourget (France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 170 (2), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community composition of lacustrine small eukaryotes in hyper-eutrophic conditions in relation to top-down and bottom-up factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (3), pp.483-95. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2007.00359.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succession and regulation factors of small eukaryote community composition in a lacustrine ecosystem (Lake Pavin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (4), pp.2971-81. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.72.4.2971-2981.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the microbial community dynamics and the role of bacteriophages in bacterial mortality in lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.115-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community structure and dynamics in the largest natural French lake (lake Bourget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Viboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fontvieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 52, pp.72-89. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-004-0230-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in Lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angia Sriram Pradeep Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Hedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.627-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimates of protozoan- and viral-mediated mortality of bacterioplankton in lake Bourget (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angia Srieam Pradep Ram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikal Hedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4), pp.627-645. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2005.01349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up and top-down control of bacterial community composition in the euphotic zone of a reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Belan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35, pp.259-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AquaEcOmics meeting: exploring aquatic ecology through omics. March 17-20, 2025. Program and abstracts booklet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Meissner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Thalinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Beja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaEcomics 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Evian-les-Bains, France. 135 p., 2025, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/VBSHUO⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Actes du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France. La page blanche, 270 p., 2008, 2-915351-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN - Livrable 4 : Application de l'approche ADNe pour recenser le phytoplancton des plans d'eau d'Outre-Mer : résultats préliminaires d'une application large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Lemonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 4, Pole R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes : eRNA extraction from water samples f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Galiegue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de biosurveillance basés sur l'ADN - Livrable 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Viollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pole R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Inva-Biomonitoring Développement de méthodes de biomonitoring pour le suivi des espèces invasives en lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - CARRTEL. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes: Deliverable 1 – eRNA sampling and filtration protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Inva-Biomonitoring Développement de méthodes de biomonitoring pour le suivi des espèces invasives en lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - CARRTEL; ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiel technique pour la validation indépendante des outils utilisant l'ADN environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Guigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Betat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNE, Laboratoire National de Métrologie et d'Essais; OFB, Office Français de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des effets du changement climatique sur le lac d’Annecy : Tendances et défis à venir concernant les services rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer: développement d'outils de monitoring basés sur l'ADN Livrable 3 : « Application de l'approche ADNe pour recenser le phytoplancton des plans d'eau d'Outre-Mer: méthodes et premiers résultats »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Mercedes Nicolosi-Gelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR CARRTEL; INRAE UR EABX. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QuantiFish_Développement de méthodes ADNe quantitatives pour l’étude de la phénologie des poissons en lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rogissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un protocole de quantification (sur la base d'une comparaison de méthodes) des populations de dreissènes (Dreissena polymorpha et Dreissena rostriformis bugensis) au sein du Léman et premières évaluations in situ Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Nicolas Beisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacquet Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillard Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trunfio Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of quantitative eDNA methods for the study of fish phenology in lakes eDNA-based innovations: Deliverable 3 – Advances in eRNA approaches and other eDNA-based innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rogissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAI DU CORÉGONE (COREGONUS SP.) ET DE LA PERCHE (PERCA FLUVIATILIS) DANS LE LÉMAN - CAMPAGNE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN (Rapport intermédiaire 2021: Phytoplancton DOM : première application du protocole de terrain et comparaisons entre microscopie/ADNe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE UMR Carrtel; INRAE UR EABX; Pole R&amp;D ECLA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnoses des trajectoires écologiques des lacs et leur bassin versant via l’analyse de l’ADN préservé dans les sédiments : Synthèse &amp; Guide d’application pour les diagnoses ADN en paléolimnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN - Livrable 2 : «Phytoplancton DOM : première application du protocole de terrain et comparaisons entre microscopie/ADNe »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domaizon Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 2, Pole R&amp;D ECLA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des coefficients des courbes de Von Bertallanfy pour l’étude de la croissance des medakas (expérimental) et des corégones (in situ dans le Léman) en fonction de facteurs biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ECLA; UMR CARRTEL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 1, Pole R&amp;D ECLA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-AlpsWater Innovative Ecological Assessment and Water Management Strategy for the Protection of Ecosystem Services in Alpine Lakes and Rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE CARRTEL. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy. Rapport 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy. Rapport 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité des eaux du lac d’Annecy. Rapport 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du lac du Bourget - Année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lazzarotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA approach to assess phytoplankton communities in lake environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Viollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow for analyzing long-term variations in carbon stocks and fluxes (DEEP-C -WP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Azuara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three eDNA approaches correlated with the reproductive dynamics of two invasive dreissen mussels in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference in Ecology &amp; Evolution (SFE2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative eDNA-based method to monitor spawning activity of two emblematic fish species in lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAQUA2021 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of freshwater small eukaryotes in the largest french natural lake (Bourget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Large Lakes Symposium 2006 - Ecosystem changes and their ecological and socioeconomic impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tartu, Estonia. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation accrue de carbone sédimentaire malgré un contexte de ré-oligotrophisation : Cas des lacs profonds périalpins, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internatinales de limnologie et d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of environmental DNA-RNA in freshwaters ecosystems: advances, expectations for operational biomonitoring, challenges & prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental and Agronomical Genomics symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Genomic Environmental (Research work group Environmental Genomics) &amp; France Génomique, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake sedimentary DNA to reveal long-term changes in micro - eukaryotic diversity and lake functioning: Recent advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ökologisches Kolloquium Insbruck University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Onlince Conference, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative eDNA-based method to monitor whitefish spawning in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian-Les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic camera, a non-invasive approach to monitor whitefish spawning phenology in the shallow water areas of peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rogissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Biology and Management of Coregonid fishes (ISBMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of lake modeling and paleolimnological records to perform long-term simulations of water quality in Lake Geneva over 250 years (1850–2100 period)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and future climate change effects on thermal regime and oxygen solubility of four peri-alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Melo Vieira Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIL 2022 - 36th Congress of International Society of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Limnology, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-reconstitutions de la diversité micro-eucaryote au service de questions en écologie lacustre : enjeux, avancées récentes, et challenges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEM - Association Francaise d'Ecologie Microbienne- Journées thématiques 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aubière / Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et suivi d’espèces piscicoles en milieu lacustre par l'ADNe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire ADNe – Journée de réflexion sur le potentiel des méthodes basées sur l’ADN environnemental pour la surveillance et l’évaluation de la biodiversité marine dans le cadre des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PatriNat, Nov 2021, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of increasing long-term carbon sequestration in lake ecosystems despite reoligotrophication : the case of four large French perialpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rotschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Gregory-Eaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake sedimentary DNA to reveal long-term changes in aquatic biodiversity and ecosystem functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st DNAQUA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST DNAqua-Net, Mar 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.4.e65378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques ADNe appliquées aux milieux aquatiques- Ouvertures et Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis, la biosurveillance basée sur l’ADNe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COST DNAqua-Net &amp; Carnot Eau et Environnement, Mar 2021, Onlince Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA tools for ecological diagnoses in lakes and rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUERA Congress : How to support and develop at several levels the dynamics of actors in favour of the preservation and enhancement of water resource and their uses?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUERA, Nov 2021, Evian les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial metacommunity: a METABAR coding approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Scientific MEM days: Journées scientifiques MEM (Métaomiques et écosystèmes microbiens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA metabarcoding to investigate historic changes in biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. Congrès International « Barcode of Life »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, guelph, Canada. p. 264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of prokaryotic and eukaryotic diversity in microbial mats from the gouffre de la Sambuy Seythenex, Savoie, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Karst and Microorganisms " 22nd International Karstological School "Classical karst"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding from lake sediments: an unprecedented &amp;quot;deep&amp;quot; view of past vegetation dynamics and human land-use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES 4th Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Goa, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert des matières organiques naturelles et polluantes à travers le système karstique : rôle du mondmilch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ResMO (Réseau Matières Organiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake sediment DNA barcoding: a new tool to reconstruct past human activities and plant cover?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Pansu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term dynamics and diversity of freshwater picocyanobacteria: Coupling between molecular tool and paleolimniological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacterial bloom: trophic dead-ends or unexpected dietary bonus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Applications of Stable Isotope Techniques to Ecological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliding from limnology to paleolimnology to study the ecosystem-wide consequences of human pressures on lake food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International paleolimnology symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of preserved DNA to assess 17 changes in cyanobacteria and diatoms dynamics and diversity: coupling paleolimninogy and molecular tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO 2011. Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of moonmilk deposits as a potential natural recorder of organic matter and contaminant flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Saber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conférence, Climate Change- the Karst Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00720121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 - Distribution spatiale journalière du corégone lors d'un bloom de Planktothrix rubescens : une voie directe d'accumulation de microcystine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cadel-Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of preserved DNA to assess historical diatom communities in peri alpine lake Bourget : a paleolimnological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on potential host-parasites associations revealed by short-term variations of the Perkinsozoa abundance in lacustrine planktonic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mangot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR and quantitative-PCR to analyse prey-specific cladocerans feeding: optimisation of Planktothrix detection in Daphnia diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Givaudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of real-time PCR (QPCR) for enumeration of Planktothrix population (cyanobacteria) in the lake sediments : a paleolimnological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Savichtcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Kirkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des principaux facteurs régulant la structure eubacterienne dans le lac du Bourget (haute-savoie, france)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réseaux trophiques microbiens : structure et facteurs de contrôle dans le lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Mdabe-Sene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Réseaux trophiques microbiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Mbade Sène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France. pp. 116-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research infrastructures for long term experiments and monitoring in freshwater ecosystems facing anthropogenic and natural pressures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Baglinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANAEE Workshop 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et rôle régulateur des virus aquatiques : le cas du lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour du lac du Bourget - Colloque pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des virus et des protistes flagellés sur la dynamique des ressources nutritives et la qualité de la matière organique en milieu lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Écologie Microbienne organisé par l'Association Française d'Écologie Microbienne (AFEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'impact de la lyse virale et de la prédation par les flagellés hétérotrophes sur la structure de la matière organique appréhendée par la spectroscopie de fluorescence 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyria Berdjeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-Chercheur sur la caractérisation de la matière organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring factors and processes of microbial food webs in French large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Large Lakes Symposium 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tartu-Pühajärve, Estonia. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First estimates of viral impact on microbial communities in large French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASLO summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Vancouver, Canada. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs et processus régulant la structure et le fonctionnement de la boucle microbienne du lac du Bourget.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télesphore Sime-Ngando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national : Autour du lac du Bourget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Le Bourget-du-lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of freshwater small eukaryotes in the largest French natural lake (Bourget)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès International des Limnologues d'Expression Française (CILEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and interactions of microbial communities in Lake Geneva with an emphasis on viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Symposium on Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et facteurs de régulation du picoplancton eucaryote en milieu lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Jardillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Debroas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque d'écologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des communautés microbiennes lacustres du Bourget et du Léman : rôle des virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Personnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque d'écologie microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sources and Fates of Lake Sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna A. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking Environmental Change Using Lake Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.9-52, 2023, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43799-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist DNA from Lake Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Capo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracking Environmental Change Using Lake Sediments: Sedimentary DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.175-203, 2023, Developments in Paleoenvironmental Research, vol 21, 978-3-031-43798-4. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43799-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasions Toolkit :Current Methods for Tracking the Spread and Impact of Invasive Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamenova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Bartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Boutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Colautti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Invasion: A Synthesis of Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Academic Press, INC., pp.85-182, 2017, Advances In Ecological Research, 9780128043387. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.aecr.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crisis of lake hypoxia in the Anthropocene: The long-term effects of climate and nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Desgué-Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Barouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Ciliate Communities Reveal Modification of Lake Functioning Over the Last Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barouillet Cécilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vasselon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPOPSIS -Impact sur les populations de poissons du Léman des campagnes sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoEcoGen: Unlocking the power of ancient environmental DNA to understand past ecological trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.29.2.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs à l'épreuve de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. Éditions Quae, pp.144, 2020, Enjeux sciences, 9782759235209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie moléculaire au service du diagnostic environnemental. Synthèse de Recherche. Contrat n°1406C0050. Projet de recherche coordonné par : &amp;quot;Observatoire des sols vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Blieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME Agence de l'Environnement et de la Maitrise de l'Energie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Lac du Bourget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquet et al., pp.270, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00348196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux trophiques microbiens planctoniques diversité, structure, fonctionnement en milieu lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domaizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Savoie, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId678"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Galiegue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov1qpkpgr2/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.kxygx3j1zg8j/v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.n92ldm479l5b/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.bvgzn3x6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leighton King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Mackeigan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Garner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine E Aucoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2025.100507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bylemans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Besnard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chardon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.137772" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70079" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70077" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11528" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169774" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernabei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boscaini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cerasino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05423-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Herv&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1193393" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247589v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106708" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Monchamp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Brasell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272660" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Elersek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155175" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Riccioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gandolfi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pindo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2022.10017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J.L. Coolen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15913" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gauthier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walsh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Selbie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bourgeois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Griffiths" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11856" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204173v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF20276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Rivera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13568" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ninnes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bigler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020355" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01689-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.74096" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lentendu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106262" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Monchamp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armbrecht" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.L. Coolen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.2.102" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148548v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.39646" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Barrow" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Giles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13311" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02058841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6247" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618752v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Metz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Unrein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14738" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00245" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Spaak" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0407-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916345v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor H Leach" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pernica" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Rose" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10656" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13815" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734500v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0005-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690649" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607544v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Winegardner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9958-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599376v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix023" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Most" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spaak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12820" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413017v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Blieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0581-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.02.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420386v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouvy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599386v2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00130" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254671v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0627-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452304v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12465" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9660640231060DA66D473CB107B9E118CD4E41EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349098v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2184-6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245679v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13116" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTMNKLPN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639692v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E Taranu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Leavitt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bunting" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Buchaca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12420" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHT6LB2C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354841v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12251" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640347v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.G. Mann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRHZ042-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813624v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourges" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866805v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3817-2013" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651736v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9767-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXNQ2RKD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819823v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Domaizon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02498.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNCWSBV4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528246v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0268-x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01CRLXPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528243v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.83" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661745v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9718-8" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9WQ1652-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528240v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00607-09" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528208v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01156-07" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528205v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00359.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665986v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0230-4" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03XJ7H9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528203v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2971-2981.2006" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665567v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672401v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Basset" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250537v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orsini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Meissner" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Thalinger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/VBSHUO" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824462v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888364v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306238v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domaizon Isabelle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698237v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306280v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Viollaz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887944v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698235v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698241v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408717v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Betat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116746v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mercedes Nicolosi-Gelis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887692v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682214v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet St&#233;phan" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Jean" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Nicolas" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839989v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976768v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698228v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306176v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305968v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888701v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808713v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810679v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822078v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818658v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823291v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819667v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824796v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814851v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888621v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888600v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824010v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698588v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698663v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888566v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462993v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817232v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Barouillet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15778" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698634v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698647v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698639v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817355v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rotschi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11911" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.4.e65378" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698621v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879611v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boyer" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931929v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866790v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932029v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932018v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805945v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kirkham" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720121v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Saber" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757004v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757316v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752760v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756794v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758267v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mdabe-Sene" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380857v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453784v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756484v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199090v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199093v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281957v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personnic" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dorigo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822486v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282001v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751653v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debroas" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762030v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760606v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760863v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674293v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43799-1_6" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674304v2" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A. Wood" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43799-1_2" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790740v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamenova" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bartley" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boutain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Colautti" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.009" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474889v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barouillet C&#233;cilia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847819v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698575v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608851v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Blieux" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/biologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823491v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Imfeld" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888310v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Galiegue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.ewov1qpkpgr2/v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.kxygx3j1zg8j/v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M V Soares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Barouillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.n92ldm479l5b/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Capelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Salmaso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.bvgzn3x6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947529v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran Khac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Espinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T3VCB0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leighton King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Mackeigan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E Garner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine E Aucoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2025.100507" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.137772" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Gregory-Eaves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00358-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727996v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lol2.10435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Capo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jenny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11616" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70077" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508607v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11528" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.V. Soares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thouillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desgu&#233;-Itier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barouillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113220" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05428613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bylemans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Besnard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chardon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bernabei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Boscaini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cerasino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05423-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Lauerwald" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.10.e136661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523485v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mercedes Nicolosi Gelis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169774" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179072v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melo Vieira Soares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-837-2023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2023.106708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;eve Monchamp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertilsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Brasell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Tran-Khac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cr&#233;pin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cousin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109302" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1193393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Elersek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155175" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752734v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0272660" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12041-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Riccioni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gandolfi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pindo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2022.10017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J.L. Coolen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15913" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2022-260" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tissot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01689-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF20276" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Rivera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13568" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ninnes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bigler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020355" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.74096" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Singer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V W Seppey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lentendu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106262" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452758v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Monchamp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Armbrecht" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.L. Coolen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.29.2.102" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perney" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107150" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419786v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzedine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Janicot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01875-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218984v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nota" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat4010006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gauthier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Walsh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Selbie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bourgeois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Griffiths" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11856" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910139v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17682-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106255" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Crepin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2020.1944" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Barrow" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E. Beisner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Giles" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13311" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02058841v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lep&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Jardillier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6247" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618752v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Metz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Unrein" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14738" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618844v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rydberg" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tolu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148548v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.39646" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621266v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Spaak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0407-0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916345v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor H Leach" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayelan Carey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pernica" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin C Rose" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10656" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629210v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598575v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13815" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734500v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-0005-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606868v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690649" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607544v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Winegardner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-017-9958-y" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599376v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fix023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631603v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Most" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spaak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12820" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01413017v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Blieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufresne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-016-0581-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2016.02.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420386v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouvy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2015.10.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599386v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vellet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00130" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568922v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Capo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13893" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QV6HK3QD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2184-6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354835v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Taib" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mon&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0601-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245679v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13116" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTMNKLPN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-014-9366-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639692v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia E Taranu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Leavitt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bunting" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Buchaca" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12420" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHT6LB2C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354841v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre-Petit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916371v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onur Kerimoglu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-014-9837-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254671v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-015-0627-2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452304v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Savichtcheva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elodie Perga" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Villar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12465" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9660640231060DA66D473CB107B9E118CD4E41EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691615v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00072" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3630-z" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638414v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Marechal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.07.020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQKLJZ15-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640347v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.G. Mann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRHZ042-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944038v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4211" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouan-Dufournel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216863110" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806709v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12100" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052243" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813624v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Etien" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourges" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.01.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058950" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamelet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2519-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C360C334839429D5A92672B5F7FA15F0E814846/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866805v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3817-2013" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649651v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champigneulle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ba6r-nr55" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643962v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747223v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton," TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Givaudan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0913-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RJ6N8H2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821927v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr Marouni" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duffaud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12065" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D7S0DXCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816078v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Ghiglione" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-202" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651736v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyria Berdjeb" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-010-9767-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXNQ2RKD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820091v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01054.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651021v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cadel-Six" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krys" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2011.06.006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5WN68RG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841014v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushra Parveen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Reveilliez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mary" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ravet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01130.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196814v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masquelier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840945v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06106-11" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819823v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bettarel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Domaizon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02498.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QNCWSBV4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646358v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-11-88" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528243v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.83" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528246v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0268-x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-01CRLXPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661745v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Personnic" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-009-9718-8" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9WQ1652-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528240v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00607-09" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667589v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp057" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527095v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528208v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01156-07" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656091v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colombet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525993v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-007-0448-y" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GP3MR0BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525972v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528205v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00359.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boucher" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.4.2971-2981.2006" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665567v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Duhamel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665986v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viboud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontvieille" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Millery" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0230-4" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-03XJ7H9Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527477v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Sriram Pradeep Ram" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikal Hedal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682106v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angia Srieam Pradep Ram" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01349.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672401v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Basset" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Belan" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Amblard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250537v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orsini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Meissner" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Thalinger" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/VBSHUO" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824462v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306238v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domaizon Isabelle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698237v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306280v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Viollaz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887944v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698235v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888364v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408717v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vitte" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Betat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682537v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soares" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116746v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mercedes Nicolosi-Gelis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04887692v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rautureau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rogissart" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682214v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquet St&#233;phan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Jean" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trunfio Nicolas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698241v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839989v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976768v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698228v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306176v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145647v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305968v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888701v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808713v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Lain&#233;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lazzarotto" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810679v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerdeaux" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822078v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Girel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paolini" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818658v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823291v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cachera" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819667v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824796v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814851v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824072v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boulay" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888621v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888600v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811582v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824010v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698588v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698663v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888566v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462993v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817232v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Barouillet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15778" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03961108v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698634v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698639v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817355v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rotschi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lami" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11911" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698658v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.4.e65378" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698621v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698647v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607836v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879611v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boyer" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023697v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tual" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931929v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866790v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932029v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932018v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802519v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931994v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805945v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Kirkham" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00720121v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Saber" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758167v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadel-Six" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krys" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757316v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757004v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753791v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752760v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756794v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758267v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Mdabe-Sene" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380857v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mbade S&#232;ne" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453784v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756484v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199093v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199090v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281957v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Personnic" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Dorigo" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Comte" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822486v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282001v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751653v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debroas" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760606v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760863v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762030v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674304v2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna A. Wood" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43799-1_2" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674293v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43799-1_6" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790740v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamenova" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bartley" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Boutain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Colautti" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.009" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311118v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474889v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barouillet C&#233;cilia" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847819v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698575v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875008v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anneville" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608851v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Blieux" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ademe.fr/biologie-moleculaire-service-diagnostic-environnemental" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00348196v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823491v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>