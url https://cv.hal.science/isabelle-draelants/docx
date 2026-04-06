--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -342,174 +342,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Dominicains et la dynamique de la science : les &amp;quot;Specula&amp;quot; de Vincent de Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorie domenicane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lo specchio letterario dei frati Predicatori (a cura di L. Albiero, L. Cinelli, E. J. Giraud), Anno 137°-138° (51-52 (2020-2021)), pp.335-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506803v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les insectes dans « Les propriétés des choses » chez Barthélemy l’Anglais et chez son traducteur Jean Corbechon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L’entomologie savante – Scholarly Entomology, 5, 51 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.3156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.3156⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04373208v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03506803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes au Moyen Âge : Orientation bibliographique</w:t>
               </w:r>
@@ -926,285 +926,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Lazaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RursuSpicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Opuscule sur les natures des animaux, tiré des dires des saints et de nombreux maîtres’ : premiers éléments sur une oeuvre inexplorée du début du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ombeline Fichant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.293-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/scrip.2018.4501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02090956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavros Lazaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t>
-[...89 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Parodies et pastiches antiques. Antiques pastiches and parodies, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursuspicae.350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1290,432 +1290,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01782916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cinq diagrammes musicaux inédits dans le manuscrit Venezia, Bibl. Marciana, lat. VIII. 22 (2760)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Textes et savoirs magiques médiévaux entre Orient et Occident, 33-1, pp.27-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07029-0.p.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Book Review) A propos d’une édition critique récente : « Arnoldus Leodiensis, Alphabetum narrationum, e schedis Coletae Ribaucourt† edidit Elisa Brilli, auxilium prestantibus Jacques Berlioz et Marie Anne Polo de Beaulieu, Turnhout, Brepols, 2015, (CC, CM, CLX ; Exempla Medii Aevi, t. VI). CVIII+752 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Falmagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medieval Low Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.249-341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.MLC.5.114821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.MLC.5.114821⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02090921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir astronomique et ses sources dans le De mundo et corporibus celestibus de Barthélemy l’Anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, (101 p.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursus.1352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rursus.1352⟩</w:t>
+                <w:t xml:space="preserve">halshs-01782957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nature et morale : sources, et postérité homilétique, des encyclopédies du XIIIe siècle, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursus.1318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [des Textes et savoirs scientifiques et magiques médiévaux entre Orient et Occident]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrice Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Textes et savoirs magiques médiévaux entre Orient et Occident, 33-1, pp.27-41. </w:t>
-[...167 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Textes et savoirs scientifiques et magiques médiévaux entre Orient et Occident, 33-1, pp.13-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07029-0.p.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1956,221 +1956,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Tractatus de plantatione arborum, l’apport d’un nouveau témoin manuscrit du traité médiéval anonyme sur la greffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Echampard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für deutsches Altertum und deutsche Literatur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142, p. 294-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la compilation au centon. Les emprunts à Arnold de Saxe dans l’Hortus sanitatis : quels intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L'Hortus sanitatis, 29, pp.19-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01959616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un traité médiéval de la greffe pour débutants : Le De plantatione arborum anonyme. Traduction et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Echampard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spicae, Cahiers de l'Atelier Vincent de Beauvais, Nouvelle série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, p. 5-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2208,51 +2208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces du De motibus / iudiciis planetarum attribué à Ptolémée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Science and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (6), pp.571 - 599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2873,344 +2873,426 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The so-called ‘Iorach’, i.e. Iuba II of Mauritania, source of the Physiologus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Ecology of the Physiologus: Texts, Images, Manuscripts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Macé (Univ. Hamburg), Jun 2024, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05568853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformation et visualisation de données RDF à partir d’un corpus annoté de textes médiévaux latins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Corby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Visualisation d’information, fouille visuelle de données, 26e conférence francophone sur l'Interaction Homme-Machine IHM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de données et édition de sources : Sourcencyme et l'Hortus sanitatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TEI et encodage de sources, Caen, 21 octobre 2011, dans le cadre de la chaire d'excellence de M. Driscoll.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources mises en ligne par des médiévistes à l'Université de Nancy. En particulier, le programme &amp;quot; Sourcencyme &amp;quot; de corpus annoté des textes encyclopédiques latins et de leurs sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources mises en ligne par des médiévistes à l'Université de Nancy. En particulier, le programme " Sourcencyme " de corpus annoté des textes encyclopédiques latins et de leurs sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bruxelles, Belgique. pp.121-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00864803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3220,1152 +3302,1152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Par engin est cuillie’ Réciprocité du motif de l’arrachage de la mandragore dans l’Europe antique et médiévale, le Moyen Orient et la Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Yamanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols Publishers, Speculum sanitatis, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriko Yamanaka</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Brepols Publishers, Speculum sanitatis, A paraître</w:t>
+                <w:t xml:space="preserve">halshs-05511523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Compendium of Early Medieval Science: Studying Isidore of Seville, Computus, and Astronomy in the Age of Charlemagne. Ville de Laon, Bibliothèque Municipale – Bibliothèque patrimoniale, MS 422</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bisagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Incipit Manuscript Ediciones S.L., 2025, 987-84-127677-9-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Bisagni</w:t>
+                <w:t xml:space="preserve">halshs-04863292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De mundo et corporibus celestibus. Edition critique et commentaire du livre VIII du De proprietatibus rerum de Barthélemy l’Anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Incipit Manuscript Ediciones S.L., 2025, 987-84-127677-9-7</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iolanda Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christel Meier; Baudouin Van den Abeele; Michael Twomey; Iolanda Ventura. Brepols, 109, N.S. 72, pp.111-312, 2022, De diversis artibus. – Collection de travaux de l’Académie internationale d’histoire des sciences, Robert Halleux, 978-2-503-54496-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De mundo et corporibus celestibus. Edition critique et commentaire du livre VIII du De proprietatibus rerum de Barthélemy l’Anglais</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01814123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversation des encyclopédistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, 2021, La conversation des encyclopédistes - The Scholarly Conversation between Encyclopaedists, Isabelle Draelants; Arnaud Zucker</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient Pastiches and Parodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christel Meier; Baudouin Van den Abeele; Michael Twomey; Iolanda Ventura. Brepols, 109, N.S. 72, pp.111-312, 2022, De diversis artibus. – Collection de travaux de l’Académie internationale d’histoire des sciences, Robert Halleux, 978-2-503-54496-0</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kossaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Zucker, Arnaud; Draelants, Isabelle, 2557-8839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La conversation des encyclopédistes</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01955418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences du quadrivium au Mont-Cassin : Regards croisés sur le manuscrit 318</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">3, 2021, La conversation des encyclopédistes - The Scholarly Conversation between Encyclopaedists, Isabelle Draelants; Arnaud Zucker</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Albiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 51, 2018, Bibliologia, Donatella Nebbia della Guarda, 978-2-503-57828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ancient Pastiches and Parodies</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01778034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et morale : sources, et postérité homilétique, des encyclopédies du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Zucker; Isabelle Draelants. , 2017, Arnaud Zucker; Isabelle Draelants, 1951-669X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01955550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulas in Medieval Culture, II.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">23, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, Isabelle Draelants, 978-2-503-55432-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertus Sum: l'expérience par les sens dans la philosophie naturelle médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Kossaifi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sismel, Edizioni del Galluzzo, 40, pp.480, 2011, Micrologus Library, 978-88-8440-404-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires Bis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Pérez-Jean</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Meyers</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Levenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, Zucker, Arnaud; Draelants, Isabelle, 2557-8839</w:t>
+              <w:t xml:space="preserve">2009, Connaissance et savoirs, 978-2-7539-0164-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sciences du quadrivium au Mont-Cassin : Regards croisés sur le manuscrit 318</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liber de virtutibus herbarum, lapidum et animalium (Liber aggregationis), Un texte à succès attribué à Albert le Grand,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni del Galluzzo - SISMEL, 492 p., 2007, Micrologus's Library, 22, 978-88-8450-261-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occident et Proche-Orient : contacts scientifiques au temps des croisades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 51, 2018, Bibliologia, Donatella Nebbia della Guarda, 978-2-503-57828-6</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudouin van den Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tihon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols publishers, Turhout-Louvain-la-Neuve, 5, 404 p., 2000, Réminisciences, 978-2-503-51116-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Arnaud Zucker; Isabelle Draelants. , 2017, Arnaud Zucker; Isabelle Draelants, 1951-669X</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclipses, comètes, autres phénomènes célestes et tremblements de terre au Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faculté de philosophie et lettres, 160 p., 1995, Travaux de la Faculté de Philosophie et Lettres de l'Université catholique de Louvain, XXXVIII, Section d'Histoire, IX, 2-87463-309-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">23, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, Isabelle Draelants, 978-2-503-55432-7</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclipses, comètes, autres phénomènes célestes et tremblements de terre au Moyen Âge. Enquête sur six siècles d'historiographie médiévale dans les limites de la Belgique actuelle (600-1200)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faculté de philosophie et Lettres, XXXVIII, 1995, Travaux de la Faculté de Philosophie et Lettres de l'Université catholique de Louvain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...466 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4375,4244 +4457,4244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vermine a-t-elle un nom ? Les entomonymes au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Chanzedon, Arnaud Zucker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Valenciennes, [52 p.], A paraître, Animalités</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub eisdem verbis abreviatis ut facilius in componendis libris auctoritates sic paterent' : Citer les autorités dans les textes encyclopédiques médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie BRUMBERG-CHAUMONT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Dominique Poirel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instrumenta Patristica et Mediaevalia, Brepols Publishers, [28 p.], In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’horologium viatorum et la roue des quaternités du manuscrit d’Echternach Trier, Wissenschaftliche Bibliothek der Stadt, 1093/1694 gr. 2°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude D. Conter, Thomas Falmagne, Marc Laureys, Christophe Marinheiro, Max Schmitz, Tom Zago. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectori vago. Manuscripts, Libraries, and Classical Scholarship from the Middle Ages to the Early Modern Period. Liber amicorum Luc Deitz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noctes Neolatinae. Leo-Latin Texts and Studies (43), Brepols Publishers, pp.241-256, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Würmwässer’ – des vers pour remèdes dans le Destillierbuch de Hieronymus Brunschwig : naturalisme médiéval et procédés modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Joëlle Ducos (titre à confirmer lors de la publication définitive)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [22 p.], A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d’« insecte » dans les textes médiévaux ? Les 'vermes' entre philosophie naturelle et exégèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Przemyslaw MARCINIAK, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects in the Premodern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, [31 p.], A paraître, Münchner Vorlesungen zu Antiken Welten</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04864476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du 'Numerus chaldaeus' dans l’astronomie et le comput du 'Liber Nemroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clelia Crialesi, Carole Hofstetter, Maria Sorokina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quid sit numerus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, 25 p., A paraître, Knowledge, Scholarship, and Science in the Middle Ages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'vermes', à la fois plaie et remède dans la littérature naturaliste médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck COLLARD – Evelyne SAMAMA, s. dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ani-maux. Souffrances animales, remèdes humains. Antiquité, Moyen Âge, Époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 401-417, 2024, 978-2-336-50625-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04864059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depingimus demonstrando: Western and Syriac Quest for Number and Measure in the Liber Nemroth’s Texts and Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immo WARNTJES &amp; Dáibhi Ó CRÓINÍN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computus in the Carolingian Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, In press, Studia Traditionis Theologiae</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristote, Pline, Thomas de Cantimpré et Albert le Grand, entomologistes ? Identifier chenilles, papillons et vers à soie parmi les ‘vermes’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina FRANCO; Marco VESPA; Arnaud ZUCKER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoomathia. Learning about Animals in Ancient and Medieval Cultures. Studi e Ricerche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Università per Stranieri di Siena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-96, 2023, 978-88-32244-15-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni Università per Stranieri di Siena</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03092166v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Uproot a Mandrake: Reciprocity of Knowledge between Europe, the Middle East, and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Yamanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Egawa ATSUSHI; Marc SMITH; Megumi TANABE; Hanno WIJSMAN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire ancienne et médiévale (187), Éditions de la Sorbonne; Editions de la Sorbonne, pp.169-195, 2022, 979-10-3510841-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.115116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reproduction imparfaite : les 'gusanes' et l’état larvaire des insectes chez Albert le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mattia CIPRIANI; Nicola POLLONI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragmented Nature: Medieval Latinate Reasoning on the Natural World and its Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.151-172, 2022, Studies in Medieval History and Culture, 978-0-367-55703-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003094791-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encyclopédies médiévales en milieu numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de corpus d'auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.155-178, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.5479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épisode véronais du Liber Nemroth de astronomia ? Un manuscrit du IXe siècle dépecé, aux Archives Départementales du Bas-Rhin à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Falmagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Søren Lund Sørensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sine fine. Studies in honour of Klaus Geus on the occasion of his sixtieth birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Steiner Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-297, 2022, 978-3-515-13350-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03928787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartholomeus Anglicus – Bartholomew the Englishman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Routlege Medieval Encyclopedia Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Routlege Medieval Encyclopedia Online - RMEO</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Liber floridus comme 'encyclopédie visuelle'. L’occasion d’une enquête sur les manuscrits du 'De ordine et positione stellarum' et l’iconographie du 'Draco inter Arctos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrizia Carmassi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time and Science in the Liber Floridus of Lambert of Saint-Omer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Brepols Publishers, pp.183-235, 2021, Etudes du RILMA, 978-2-503-596992-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation, Generation, Force, Motion, Habit: Medieval Theoretical Definitions of Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Bretelle-Establet; Marie Gaille; Mehrnaz Katouzian-Safadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History : The Arabic-Islamic World, China, Europe, and North America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333, Springer, pp.27-60, 2020, Boston Studies in the Philosophy of Science (BSPS), 978-3-030-19081-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19082-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-19082-8⟩</w:t>
+                <w:t xml:space="preserve">halshs-02494219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depingo ut ostendam, depictum ita est expositio': Diagrams as an Indispensable Complement to the Cosmological Teaching of the 'Liber Nemroth de astronomia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosalind Brown-Grant; Patrizia Carmassi; Gisela Drossbach; Anne D. Hedeman; Victoria Turner; Iolanda Ventura. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Power and the Paratext: Inscribing Knowledge in the Medieval Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studies in Medieval and Early Modern Culture (66), Medieval Institute Publications; De Gruyter, p. 57-92, 2019, Inscribing Knowledge in the Medieval Book: The Power of Paratexts, 978-1-5015-1332-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781501513329-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi seul l’homme rit ? La topographie des émotions dans le Commentaire et les Questions sur le De animalibus d’Albert le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Craig Baker; Grégory Clesse; Matthia Cavagna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre le cœur et le diaphragme. (D)écrire les émotions dans la littérature narrative et scientifique du Moyen Âge, Louvain-la-Neuve,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Brepols, pp.49-78, 2019, Publications de l’Institut d’Études médiévales, Textes, Études, Congrès, 978-2-39037-001-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01832106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ego sum vermis : De l’insecte né de la pourriture, à la conception du Christ sans accouplement. Un exemple de naturalisme exégétique médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte GAUVIN – Marie-Agnès LUCAS-AVENEL (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter litteras et scientias. Recueil d’études en l’honneur de Catherine Jacquemard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.151-184, 2019, Miscellanea, 978-2-84133-938-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02368255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The notion of ‘Properties’ : Tensions between Scientia and Ars in medieval natural philosophy and magic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sophie PAGE – Catherine RIDER, eds., The Routledge History of Medieval Magic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 169-186, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Biblionomia de Richard de Fournival, une bibliothèque d’encyclopédiste? Enquête comparative sur les textes et les manuscrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher LUCKEN - Joëlle DUCOS (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Richard de Fournival et les sciences au XIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni del Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-122, 2018, Micrologus' Library, 978-88-8450-843-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni del Galluzzo</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01814118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure du monde dans le ms. Montecassino, Archivio dell’Abbazia 318. Étude, édition et traduction des chapitres cosmologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. ALBIERO – Is. DRAELANTS (s. dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du quadrivium au Mont-Cassin : regards croisés sur le manuscrit Archivio dell’Abbazia 318</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Brepols, pp.63-113, 2018, Bibliologia, 978-2-503-57828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01955710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magica vero sub philosophia non continetur : Statut des arts magiques et divinatoires dans les encyclopédies et leurs auctoritates (1225-1260)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Irene Zavaterro – Alessandro Palazzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomancy and Other Forms of Divination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87, Sismel - Edizioni del Galluzzo, pp.463-518, 2017, Micrologus' Library, 978-88-8450-842-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01797560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formule au Moyen Âge, II. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Draelants; Christelle Balouzat-Loubet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formule au Moyen Âge, II – Formulas in Medieval Culture, II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-13, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le De iudiciis virtutum et viciorum d’Arnold de Saxe, un florilège moral sous forme de disputatio [avec édition critique du traité]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. R. Ceulemans - P. De Leemans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On Good Authority. Tradition, Compilation and the Construction of Authority in Literature from Antiquity to the Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols Publishers, pp.299-451, 2015, LECTIO Studies on the Transmission of Texts and Ideas, 978-2-503-55479-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poux, puces et punaises chez les naturalistes du 13e siècle : de simples vermes ou des parasites nuisibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Franck COLLARD – Evelyne SAMAMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poux, puces et punaises : la vermine de l’homme. Découverte, description et thérapeutique. Antiquité, Moyen âge, Temps Modernes, Paris, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.195-227, 2015, 978-2-343-07898-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles épistémologiques de l’enquête encyclopédique sur la nature des choses ‘ob posteritatis utilitatem’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre, produire, se conduire. Le Modèle au Moyen Âge. Actes du XLVe congrès de la SHMESP à Nancy et Metz, mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-260, 2015, Apprendre, produire, se conduire. Le Modèle au Moyen Âge. Actes du XLVe congrès de la SHMESP à Nancy et Metz, mai 2014 (Histoire ancienne et médiévale), 978-2-85944-923-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01832161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">La formule au Moyen Âge, II. Introduction</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Draelants; Christelle Balouzat-Loubet. </w:t>
+              <w:t xml:space="preserve">I. DRAELANTS – Chr. BALOUZAT-LOUBET (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formule au Moyen Âge, II – Formulas in Medieval Culture, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 23, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-13, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
+              <w:t xml:space="preserve">, 23, Brepols Publishers, pp.9-13, 2014, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélinand de Froidmont et l’exégèse hébraïque du Dialogus contra Iudaeos de Petrus Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carmen CARDELLE DE HARTMANN - Philipp ROELLI, éd., Petrus Alfonsi and his Dialogus : Background, Context, Reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Sismel, Edizioni del Galluzzo, pp.301-320, 2014, Micrologus’ Library, 978-88-8450-580-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libellus elegans satis contra Iudeos et Sarracenos : la rédaction du Dialogus contra Iudaeos de Petrus Alfonsi dans le Speculum Historiale de Vincent de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen CARDELLE DE HARTMANN – Philipp ROELLI, éd.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carmen CARDELLE DE HARTMANN – Philipp ROELLI, éd., Petrus Alfonsi and his Dialogus: Background, Context, Reception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Sismel, Edizioni del Galluzzo, pp.249-300, 2014, Micrologus’ Library, 978-88-8450-580-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « siècle de l’encyclopédisme » : conditions et critères de définition d’un genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Arnaud Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédire : Formes de l’ambition encyclopédique dans l’Antiquité et au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Brepols Publishers, pp.81-106, 2013, Collection d’Études médiévales de Nice, 978-2-503-55148-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 'De generatione et corruptione' au « siècle d’or » des encyclopédies médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle DUCOS – Violetta GIACOMOTO-CHIARRA (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Aristote au Moyen Age et à la Renaissance. Réception du traité Sur la génération et la corruption. Actes de la table ronde du 5 avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135-173, Champion, 2011, 978-2-7453-2166-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de Boèce et ses œuvres dans le Speculum maius de Vincent de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. GIRAUD – M. MORARD, éds.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas scholarium. Mélanges réunis en l’honneur de Jacques Verger par ses anciens étudiants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.411-450, 2011, Collection de la Section des sciences historiques et philologiques, 978-2-600-01367-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Expertus sum. L'expérience par les sens dans la philosophie naturelle médiévale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Th. BÉNATOUÏL – I. DRAELANTS, éd., 'Expertus sum'. L’expérience par les sens en philosophie naturelle médiévale. Actes du colloque international de Pont-à-Mousson, 5-7 février 2009, Nancy – Firenze, 2011.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Sismel - Edizioni del Galluzzo, pp.3-16, 2011, Micrologus' Library, 978-88-8440-404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Th. Bénatouïl - Is. Draelants (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertus sum. L’expérience par les sens dans la philosophie naturelle médiévale. Actes du colloque international de Pont-à-Mousson, 5-7 février 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, pp.3-16, 2011, Micrologus’ Library, 978-88-8440-404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03099328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et autorités dans la philosophie naturelle d’Albert le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Th. BÉNATOUÏL – I. DRAELANTS, éds. Expertus sum. L’expérience par les sens en philosophie naturelle médiévale. Actes du colloque international de Pont-à-Mousson, 5-7 février 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Sismel, Edizioni del Galluzzo, pp.89-122, 2011, Micrologus’ Library, 978-88-8440-404-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science encyclopédique des pierres au 13e siècle : l’apogée d’une veine minéralogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cl. THOMASSET – J. DUCOS – J.-P. CHAMBON, éds., Aux origines de la géologie de l’Antiquité au Moyen Âge. Actes du colloque international 10-12 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, 2010, 978-2-7453-1915-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à René Noël (prononcé le 16 mai 2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie YANTE &amp; Anne-Marie BULTOT-VERLEYSEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour du “village” : établissements humains, finages et communautés rurales entre Seine et Rhin (IVe-XIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Brepols Publishers, pp.XIX-XXI, 2010, Publications de l’Institut d’études médiévales. Textes, études, congrès, 978-2-9600769-3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertinisme et hermétisme dans une anthologie en faveur de la magie, le Liber aggregationis : prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Sannino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Daelemans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Hossam Elkhadem par ses amis et ses élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 83, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque royale de Belgique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-255, 2007, Archives et Bibliothèques de Belgique, numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science naturelle et ses sources chez Barthélemy l’Anglais et les encyclopédistes contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. VAN DEN ABEELE – H. MEYER, éd., Bartholomäus Anglicus, De proprietatibus rerum. Texte latin et réception vernaculaire. Lateinischer Text und volkssprachige Rezeption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, N.S. 37, Brepols Publishers, pp.43-99, 2006, De diversis artibus, Collection de travaux de l’Académie internationale d’Histoire des sciences, 2-503-52298-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echanges dans la societas des naturalistes au milieu du XIIIe siècle : Arnold de Saxe, Vincent de Beauvais et Albert le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Paumier-Foucart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Par les mots est les textes\textellipsis, Mélanges de langue, de littérature et d'histoire des sciences médiévales offerts à Claude Thomasset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne, p. 219-231, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;virtus universalis&amp;quot; : un concept d'origine hermétique? Les sources d'une notion de philosophie naturelle médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. LUCENTINI – I. PARRI – V. PERRONE COMPAGNI, éd., Hermetism from late antiquity to humanism. La tradizione ermetica dal mondo tardo antico all’Umanesimo, Atti del Convegno Internazionale di Studi (Napoli, 20-24 nov. 2001),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, pp.157-188, 2003, Instrumenta patristica et mediaevalia, 2-503-51616-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La virtus universalis : un concept d'origine hermétique ? Les sources d'une notion de philosophie naturelle apparentée à la forme spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermetism from late antiquity to humanism. La tradizione ermetica dal mondo tardo antico all'Umanesimo, Atti del Convegno Internazionale di Studi (Napoli, 20-24 novembre 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 157-188, 2003, Collection Instrumenta patristica et mediaevalia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean de Séville</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à l’étude d’Arnoldus Saxo et aux sources du De floribus rerum naturalium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chr. MEIER, hrsg., Die Enzyklopädie im Wandel vom Hochmittelalter bis zur frühen Neuzeit. Akten des Kolloquiums des Projekts D im SFB 231 (29.11.-01.12.1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, Wilhelm Fink Verlag, pp.85-121, 2002, Münstersche Mittelalter-Schriften, 3-7705-3426-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard de Crémone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.754-755, 2002</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.583-584, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gérard de Crémone</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.583-584, 2002</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.754-755, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Dolorès Marcélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence van Ypersele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêves de chrétienté, réalités du monde. Imaginaires catholiques. Actes du colloque, Louvain-la-Neuve, 4-6 novembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 7-14, 2001, Collection Transversalités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dossier des livres « sur les animaux et les plantes » de Iorach : traditions occidentale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. VAN DEN ABEELE – A. TIHON – I. DRAELANTS, éd., Occident et Proche-Orient : contacts scientifiques au temps des croisades. Actes du Colloque de Louvain-la-Neuve, 24-25 mars 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Brepols Publishers, pp.191-276, 2000, Réminisciences, 978-2-503-51116-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dossier des livres sur les animaux et les plantes de Iorach : tradition occidentale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occident et Proche-Orient : contacts scientifiques au temps des croisades. Actes du Colloque de Louvain-la-Neuve, 24-25 mars 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, p. 191-276., 2000, Collection Réminisciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission du De animalibus d’Aristote dans le De floribus rerum naturalium d’Arnoldus Saxo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. STEEL – G. GULDENTOPS – P. BEULLENS, eds., Aristotle’s Animals in the Middle Ages and Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Series I, Studia XXVII, Leuven University Press, pp.126-158, 1999, Medievalia Lovaniensia, 9061869730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps dans les textes historiographiques du Moyen âge, in Le temps qu’il fait au Moyen Age. Phénomènes atmosphériques dans la littérature, la pensée scientifique et religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle DUCOS - Claude THOMASSET (textes réunis par). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps qu’il fait au Moyen Age. Phénomènes atmosphériques dans la littérature, la pensée scientifique et religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.91-138, 1998, 2-84050-104-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les encyclopédies comme sommes des connaissances, d’Isidore de Séville au XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le réalisme : Contributions au séminaire d’histoire des sciences 1993-1994 éditées par J.-F. STOFFEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.25-50, 1996, Réminisciences, 978-2-930175-01-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes célestes et tremblements de terre au Moyen Age : enquête sur l’historiographie médiévale dans les limites de la Belgique actuelle (600-1200)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. BENNASSAR, éd., Les catastrophes naturelles dans l’Europe médiévale et moderne. Actes des XVes journées internationales d’histoire de l’abbaye de Flaran, 10, 11 et 12 septembre 1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, pp.187-222, 1996, Flaran, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pumi.23406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pumi.23406⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03095547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann de Reichenau, chroniqueur, poète, astronome, mathématicien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'Histoire et de Géographie ecclésiastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Letouzey et Ané, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De tonitruo &amp;quot; : astrologie et divination dans le manuscrit 77 de l'Univ. de Liège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XLIXe Congrès de la Fédération des cercles d'Archéologie et d'Histoire de Belgique, 18-21 août 1988</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 319-335, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8622,267 +8704,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Il ne leur manque que la parole’ : Sons, cris et voix des animaux dans les cultures antiques et médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Lazaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05511513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels traitements numériques pour les corpus encyclopédiques ? Les projets SourcEncyMe et Mythologia en dialogue (retour sur la séance du séminaire « Les p’tits déj’ ‘Humanités numériques’ de l’IRHT », 14/01/22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bohnert</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">hal-03771241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : [Gerardus Cremonensis], Le De scientiis Alfarabii de Gerard de Crémone. Contribution aux problèmes de l’acculturation au XIIe siècle, édition et traduction du texte par Alain Galonnier. Brepols, Turnhout 2016 (Nutrix, 9).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, t. 72, 2018/1, p. 112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8892,166 +8974,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub eisdem verbis abreviatis ut facilius in componendis libris auctoritates sic paterent’: Citer les autorités dans les textes encyclopédiques médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération, Force, Mouvement, Habitude : définitions théoriques médiévales de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9061,114 +9143,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un encyclopédiste méconnu du XIIIe siècle : Arnold de Saxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université catholique de Louvain, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00700745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9315,51 +9397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldi, Mario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dekker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Truffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.3156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506803v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie Claire G. Draelants" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fichant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2018.4501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.114892" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.MLC.5.114821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1352" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducourtieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/studiazamo.vol.13.2014.13691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338211X607790" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E55BF0A60C3C467291DF87AA93BD2F361DDA522/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazauric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2002.4623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Draelants" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511523v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Yamanaka" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bisagni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Harrison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989266v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin van den Abeele" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tihon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989265v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309573v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mzaw.uni-muenchen.de/mvaw/index.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863397v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ani-maux/77714" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092166v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.unistrasi.it/1282/1752/Zoomathia._Learning_about_Animals_in_Ancient_and_Medieval_Cultures.htm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333875v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003094791-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928787v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/Sine-fine/9783515133500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115116" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494219v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814118v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955710v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093871v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832161v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099328v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424112v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091084v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sannino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibib.be/FR/revue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094555v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paumier-Foucart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309692v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309694v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309572v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dolor&#232;s Marc&#233;lis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Ypersele" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.23406" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309693v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00700745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldi, Mario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dekker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Truffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506803v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.3156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie Claire G. Draelants" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fichant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2018.4501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.114892" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.MLC.5.114821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1352" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducourtieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/studiazamo.vol.13.2014.13691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338211X607790" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E55BF0A60C3C467291DF87AA93BD2F361DDA522/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazauric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2002.4623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Draelants" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Yamanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bisagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Harrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin van den Abeele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tihon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mzaw.uni-muenchen.de/mvaw/index.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ani-maux/77714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092166v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.unistrasi.it/1282/1752/Zoomathia._Learning_about_Animals_in_Ancient_and_Medieval_Cultures.htm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333875v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003094791-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5479" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/Sine-fine/9783515133500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814118v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sannino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibib.be/FR/revue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paumier-Foucart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dolor&#232;s Marc&#233;lis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Ypersele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.23406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00700745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>