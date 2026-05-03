--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -342,869 +342,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les insectes dans « Les propriétés des choses » chez Barthélemy l’Anglais et chez son traducteur Jean Corbechon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RursuSpicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L’entomologie savante – Scholarly Entomology, 5, 51 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.3156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Dominicains et la dynamique de la science : les &amp;quot;Specula&amp;quot; de Vincent de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memorie domenicane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lo specchio letterario dei frati Predicatori (a cura di L. Albiero, L. Cinelli, E. J. Giraud), Anno 137°-138° (51-52 (2020-2021)), pp.335-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les insectes au Moyen Âge : Orientation bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Marie Claire G. Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L’entomologie savante – Scholarly Entomology, 5, 51 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.3156⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Entomologie savante, 5, pp.2756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Marie Claire G. Draelants</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04371912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entomologie savante. Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Entomologie savante, 5, pp.2756. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2756⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Entomologie savante, 5, pp.2754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entomologie savante. Editorial</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04371888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Entomologie savante, 5, pp.2754. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2754⟩</w:t>
+              <w:t xml:space="preserve">, 2022, La connaissance des animaux aquatiques (Antiquité, Moyen Âge, Temps Modernes), 4, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Éditorial</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de : Dieu est une sphère. La métaphore d'Alain de Lille à Vincent de Beauvais et ses traducteurs, édité par Anna Lukács. Presses Universitaires de Provence, Aix-en-Provence 2019 (Senefiance, 67).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversation des encyclopédistes. Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La connaissance des animaux aquatiques (Antiquité, Moyen Âge, Temps Modernes), 4, pp.1-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.2062⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03506728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Opuscule sur les natures des animaux, tiré des dires des saints et de nombreux maîtres’ : premiers éléments sur une oeuvre inexplorée du début du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombeline Fichant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.293-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/scrip.2018.4501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Zucker</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Lazaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1577⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rursuspicae.1047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavros Lazaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RursuSpicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t>
-[...180 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, Parodies et pastiches antiques. Antiques pastiches and parodies, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rursuspicae.350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1290,200 +1290,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01782916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Book Review) A propos d’une édition critique récente : « Arnoldus Leodiensis, Alphabetum narrationum, e schedis Coletae Ribaucourt† edidit Elisa Brilli, auxilium prestantibus Jacques Berlioz et Marie Anne Polo de Beaulieu, Turnhout, Brepols, 2015, (CC, CM, CLX ; Exempla Medii Aevi, t. VI). CVIII+752 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval Low Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.249-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.MLC.5.114821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cinq diagrammes musicaux inédits dans le manuscrit Venezia, Bibl. Marciana, lat. VIII. 22 (2760)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Textes et savoirs magiques médiévaux entre Orient et Occident, 33-1, pp.27-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07029-0.p.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091010v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir astronomique et ses sources dans le De mundo et corporibus celestibus de Barthélemy l’Anglais</w:t>
               </w:r>
@@ -1746,51 +1746,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Tomas ZAHORA, Nature, Virtue, and the Boundaries of Encyclopedic Knowledge. The Tropological Universe of Alexander Neckam (1157-1217), Turnhout, Brepols, 2014 (Europa Sacra).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, p. 972-974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1956,221 +1956,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la compilation au centon. Les emprunts à Arnold de Saxe dans l’Hortus sanitatis : quels intermédiaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'Hortus sanitatis, 29, pp.19-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01959616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Tractatus de plantatione arborum, l’apport d’un nouveau témoin manuscrit du traité médiéval anonyme sur la greffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Echampard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für deutsches Altertum und deutsche Literatur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 142, p. 294-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01797610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un traité médiéval de la greffe pour débutants : Le De plantatione arborum anonyme. Traduction et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Echampard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spicae, Cahiers de l'Atelier Vincent de Beauvais, Nouvelle série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, p. 5-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4465,478 +4465,478 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sub eisdem verbis abreviatis ut facilius in componendis libris auctoritates sic paterent' : Citer les autorités dans les textes encyclopédiques médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie BRUMBERG-CHAUMONT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l’honneur de Dominique Poirel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instrumenta Patristica et Mediaevalia, Brepols Publishers, [28 p.], In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05507666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’horologium viatorum et la roue des quaternités du manuscrit d’Echternach Trier, Wissenschaftliche Bibliothek der Stadt, 1093/1694 gr. 2°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude D. Conter, Thomas Falmagne, Marc Laureys, Christophe Marinheiro, Max Schmitz, Tom Zago. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectori vago. Manuscripts, Libraries, and Classical Scholarship from the Middle Ages to the Early Modern Period. Liber amicorum Luc Deitz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noctes Neolatinae. Leo-Latin Texts and Studies (43), Brepols Publishers, pp.241-256, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05507685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Würmwässer’ – des vers pour remèdes dans le Destillierbuch de Hieronymus Brunschwig : naturalisme médiéval et procédés modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges Joëlle Ducos (titre à confirmer lors de la publication définitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [22 p.], A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05507712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on parler d’« insecte » dans les textes médiévaux ? Les 'vermes' entre philosophie naturelle et exégèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Przemyslaw MARCINIAK, ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insects in the Premodern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, [31 p.], A paraître, Münchner Vorlesungen zu Antiken Welten</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du 'Numerus chaldaeus' dans l’astronomie et le comput du 'Liber Nemroth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clelia Crialesi, Carole Hofstetter, Maria Sorokina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quid sit numerus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, 25 p., A paraître, Knowledge, Scholarship, and Science in the Middle Ages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vermine a-t-elle un nom ? Les entomonymes au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Chanzedon, Arnaud Zucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Valenciennes, [52 p.], A paraître, Animalités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863397v1</w:t>
-              </w:r>
-[...376 lines deleted...]
-                <w:t xml:space="preserve">halshs-04863415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 'vermes', à la fois plaie et remède dans la littérature naturaliste médiévale</w:t>
               </w:r>
@@ -5161,536 +5161,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reproduction imparfaite : les 'gusanes' et l’état larvaire des insectes chez Albert le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mattia CIPRIANI; Nicola POLLONI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmented Nature: Medieval Latinate Reasoning on the Natural World and its Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.151-172, 2022, Studies in Medieval History and Culture, 978-0-367-55703-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003094791-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333875v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopédies médiévales en milieu numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix ans de corpus d'auteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.155-178, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.5479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épisode véronais du Liber Nemroth de astronomia ? Un manuscrit du IXe siècle dépecé, aux Archives Départementales du Bas-Rhin à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Søren Lund Sørensen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sine fine. Studies in honour of Klaus Geus on the occasion of his sixtieth birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Steiner Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-297, 2022, 978-3-515-13350-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03928787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to Uproot a Mandrake: Reciprocity of Knowledge between Europe, the Middle East, and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Yamanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Egawa ATSUSHI; Marc SMITH; Megumi TANABE; Hanno WIJSMAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons médiévaux d’Orient et d’Occident. Regards croisés entre France et Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Histoire ancienne et médiévale (187), Éditions de la Sorbonne; Editions de la Sorbonne, pp.169-195, 2022, 979-10-3510841-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.115116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03095958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Mattia CIPRIANI; Nicola POLLONI. </w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Liber floridus comme 'encyclopédie visuelle'. L’occasion d’une enquête sur les manuscrits du 'De ordine et positione stellarum' et l’iconographie du 'Draco inter Arctos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrizia Carmassi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fragmented Nature: Medieval Latinate Reasoning on the Natural World and its Order</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Time and Science in the Liber Floridus of Lambert of Saint-Omer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Brepols Publishers, pp.183-235, 2021, Etudes du RILMA, 978-2-503-596992-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...210 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03095731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartholomeus Anglicus – Bartholomew the Englishman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routlege Medieval Encyclopedia Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Routlege Medieval Encyclopedia Online - RMEO</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333840v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03095731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation, Generation, Force, Motion, Habit: Medieval Theoretical Definitions of Nature</w:t>
               </w:r>
@@ -5752,182 +5752,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02494219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi seul l’homme rit ? La topographie des émotions dans le Commentaire et les Questions sur le De animalibus d’Albert le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Craig Baker; Grégory Clesse; Matthia Cavagna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre le cœur et le diaphragme. (D)écrire les émotions dans la littérature narrative et scientifique du Moyen Âge, Louvain-la-Neuve,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 30, Brepols, pp.49-78, 2019, Publications de l’Institut d’Études médiévales, Textes, Études, Congrès, 978-2-39037-001-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Depingo ut ostendam, depictum ita est expositio': Diagrams as an Indispensable Complement to the Cosmological Teaching of the 'Liber Nemroth de astronomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosalind Brown-Grant; Patrizia Carmassi; Gisela Drossbach; Anne D. Hedeman; Victoria Turner; Iolanda Ventura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power and the Paratext: Inscribing Knowledge in the Medieval Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studies in Medieval and Early Modern Culture (66), Medieval Institute Publications; De Gruyter, p. 57-92, 2019, Inscribing Knowledge in the Medieval Book: The Power of Paratexts, 978-1-5015-1332-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9781501513329-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9781501513329-004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01832095v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01832106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ego sum vermis : De l’insecte né de la pourriture, à la conception du Christ sans accouplement. Un exemple de naturalisme exégétique médiéval</w:t>
               </w:r>
@@ -6281,361 +6281,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01797560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poux, puces et punaises chez les naturalistes du 13e siècle : de simples vermes ou des parasites nuisibles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Franck COLLARD – Evelyne SAMAMA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poux, puces et punaises : la vermine de l’homme. Découverte, description et thérapeutique. Antiquité, Moyen âge, Temps Modernes, Paris, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.195-227, 2015, 978-2-343-07898-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles épistémologiques de l’enquête encyclopédique sur la nature des choses ‘ob posteritatis utilitatem’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le Modèle au Moyen Âge. Actes du XLVe congrès de la SHMESP à Nancy et Metz, mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-260, 2015, Apprendre, produire, se conduire. Le Modèle au Moyen Âge. Actes du XLVe congrès de la SHMESP à Nancy et Metz, mai 2014 (Histoire ancienne et médiévale), 978-2-85944-923-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formule au Moyen Âge, II. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Balouzat-Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Draelants; Christelle Balouzat-Loubet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formule au Moyen Âge, II – Formulas in Medieval Culture, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-13, 2015, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03929009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le De iudiciis virtutum et viciorum d’Arnold de Saxe, un florilège moral sous forme de disputatio [avec édition critique du traité]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. R. Ceulemans - P. De Leemans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On Good Authority. Tradition, Compilation and the Construction of Authority in Literature from Antiquity to the Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Brepols Publishers, pp.299-451, 2015, LECTIO Studies on the Transmission of Texts and Ideas, 978-2-503-55479-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélinand de Froidmont et l’exégèse hébraïque du Dialogus contra Iudaeos de Petrus Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poux, puces et punaises : la vermine de l’homme. Découverte, description et thérapeutique. Antiquité, Moyen âge, Temps Modernes, Paris, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.195-227, 2015, 978-2-343-07898-4</w:t>
+              <w:t xml:space="preserve">Carmen CARDELLE DE HARTMANN - Philipp ROELLI, éd., Petrus Alfonsi and his Dialogus : Background, Context, Reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, Sismel, Edizioni del Galluzzo, pp.301-320, 2014, Micrologus’ Library, 978-88-8450-580-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libellus elegans satis contra Iudeos et Sarracenos : la rédaction du Dialogus contra Iudaeos de Petrus Alfonsi dans le Speculum Historiale de Vincent de Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen CARDELLE DE HARTMANN – Philipp ROELLI, éd.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre, produire, se conduire. Le Modèle au Moyen Âge. Actes du XLVe congrès de la SHMESP à Nancy et Metz, mai 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-260, 2015, Apprendre, produire, se conduire. Le Modèle au Moyen Âge. Actes du XLVe congrès de la SHMESP à Nancy et Metz, mai 2014 (Histoire ancienne et médiévale), 978-2-85944-923-0</w:t>
+              <w:t xml:space="preserve">Carmen CARDELLE DE HARTMANN – Philipp ROELLI, éd., Petrus Alfonsi and his Dialogus: Background, Context, Reception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 66, Sismel, Edizioni del Galluzzo, pp.249-300, 2014, Micrologus’ Library, 978-88-8450-580-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6655,199 +6797,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. DRAELANTS – Chr. BALOUZAT-LOUBET (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formule au Moyen Âge, II – Formulas in Medieval Culture, II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, Brepols Publishers, pp.9-13, 2014, Atelier de recherche sur les textes médiévaux – ARTeM, 978-2-503-55432-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424133v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-03093994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « siècle de l’encyclopédisme » : conditions et critères de définition d’un genre</w:t>
               </w:r>
@@ -6900,410 +6900,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La figure de Boèce et ses œuvres dans le Speculum maius de Vincent de Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. GIRAUD – M. MORARD, éds.,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universitas scholarium. Mélanges réunis en l’honneur de Jacques Verger par ses anciens étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.411-450, 2011, Collection de la Section des sciences historiques et philologiques, 978-2-600-01367-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Expertus sum. L'expérience par les sens dans la philosophie naturelle médiévale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Th. BÉNATOUÏL – I. DRAELANTS, éd., 'Expertus sum'. L’expérience par les sens en philosophie naturelle médiévale. Actes du colloque international de Pont-à-Mousson, 5-7 février 2009, Nancy – Firenze, 2011.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Sismel - Edizioni del Galluzzo, pp.3-16, 2011, Micrologus' Library, 978-88-8440-404-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience et autorités dans la philosophie naturelle d’Albert le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Th. BÉNATOUÏL – I. DRAELANTS, éds. Expertus sum. L’expérience par les sens en philosophie naturelle médiévale. Actes du colloque international de Pont-à-Mousson, 5-7 février 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, Sismel, Edizioni del Galluzzo, pp.89-122, 2011, Micrologus’ Library, 978-88-8440-404-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Th. Bénatouïl - Is. Draelants (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertus sum. L’expérience par les sens dans la philosophie naturelle médiévale. Actes du colloque international de Pont-à-Mousson, 5-7 février 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40, pp.3-16, 2011, Micrologus’ Library, 978-88-8440-404-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le 'De generatione et corruptione' au « siècle d’or » des encyclopédies médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle DUCOS – Violetta GIACOMOTO-CHIARRA (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire Aristote au Moyen Age et à la Renaissance. Réception du traité Sur la génération et la corruption. Actes de la table ronde du 5 avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 135-173, Champion, 2011, 978-2-7453-2166-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02424112v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">halshs-03096081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science encyclopédique des pierres au 13e siècle : l’apogée d’une veine minéralogique</w:t>
               </w:r>
@@ -7813,234 +7813,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean de Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Draelants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du Moyen-Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.754-755, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’étude d’Arnoldus Saxo et aux sources du De floribus rerum naturalium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chr. MEIER, hrsg., Die Enzyklopädie im Wandel vom Hochmittelalter bis zur frühen Neuzeit. Akten des Kolloquiums des Projekts D im SFB 231 (29.11.-01.12.1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78, Wilhelm Fink Verlag, pp.85-121, 2002, Münstersche Mittelalter-Schriften, 3-7705-3426-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard de Crémone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.583-584, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309694v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03309692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -8731,51 +8731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Il ne leur manque que la parole’ : Sons, cris et voix des animaux dans les cultures antiques et médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Draelants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Lazaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9397,51 +9397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldi, Mario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dekker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Truffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506803v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.3156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie Claire G. Draelants" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fichant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2018.4501" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.114892" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.MLC.5.114821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1352" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducourtieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/studiazamo.vol.13.2014.13691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338211X607790" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E55BF0A60C3C467291DF87AA93BD2F361DDA522/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazauric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2002.4623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Draelants" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Yamanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bisagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Harrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin van den Abeele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tihon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863397v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mzaw.uni-muenchen.de/mvaw/index.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ani-maux/77714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092166v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.unistrasi.it/1282/1752/Zoomathia._Learning_about_Animals_in_Ancient_and_Medieval_Cultures.htm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115116" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333875v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003094791-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5479" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/Sine-fine/9783515133500" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832095v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814118v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096081v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sannino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibib.be/FR/revue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paumier-Foucart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309694v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dolor&#232;s Marc&#233;lis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Ypersele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.23406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00700745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldi, Mario" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dekker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Truffa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500452v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gs1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.3156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506803v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marie Claire G. Draelants" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2756" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04371888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03920191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1577" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Fichant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/scrip.2018.4501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHT.5.114892" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090921v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.MLC.5.114821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1352" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1318" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07029-0.p.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducourtieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5944/studiazamo.vol.13.2014.13691" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01959616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Echampard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157338211X607790" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E55BF0A60C3C467291DF87AA93BD2F361DDA522/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.10682" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mazauric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2002.4623" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092162v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05568853v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Draelants" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Yamanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bisagni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Harrison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kossaifi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;rez-Jean" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778034v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albiero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Balouzat-Loubet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563454v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989264v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989266v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin van den Abeele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tihon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989265v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507712v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mzaw.uni-muenchen.de/mvaw/index.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864059v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/ani-maux/77714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092166v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.unistrasi.it/1282/1752/Zoomathia._Learning_about_Animals_in_Ancient_and_Medieval_Cultures.htm" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333875v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003094791-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5479" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928787v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/Sine-fine/9783515133500" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.115116" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095731v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333840v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832095v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513329-004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092184v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814118v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sismel.it/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832161v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.ARTEM-EB.5.108413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093933v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094501v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424112v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Sannino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archibib.be/FR/revue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Paumier-Foucart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096170v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309692v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309572v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Dolor&#232;s Marc&#233;lis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence van Ypersele" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.23406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00700745v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>