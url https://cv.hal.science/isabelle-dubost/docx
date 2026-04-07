--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Dubost </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinois de Guyane et de Martinique : des mobilités sans cesse retravaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Haïtiano-Antillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LES MIGRATIONS ET LA CARAIBE: (DES)ANCRAGES, MOUVEMENTS ET CONTRAINTES, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 Vieux-Bourg en Guadeloupe. Les racines de la mémoire, Catherine Plonquet, 2017, Paris, Ed. Karthala, New West Indian Guide, NWIG 93-1&2 : 150-151,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New West Indian Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.150-151. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22134360-09301026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guadeloupe et la Martinique dans l'histoire française des migrations en régions de 1848 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Histoire des immigrations. Panorama régional, II (1278), pp.174-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Libanais de Guyane : un modèle d'identifications multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dossier I L'espace caribéen : institutions depuis le XVII e siècle I, 1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'ethnicité : les &amp;quot;Chinois&amp;quot; à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canot martiniquais : symbole du statut de pêcheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Actes de la table ronde "Les hommes et les bateaux : Usages appropriation et représentations"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saintes : terres de femmes, îles de pêcheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Statuts et fonctions des femmes dans les communautés maritimes et fluviales: table ronde des 14 et 15 mai 1990, 4, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinois et descendants de chinois à la Martinique et en Guyane : un entrelacs de migrations entre injonction coloniale et circulation caribéenne pour &amp;quot;deux mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations est et sud-est asiatiques en France depuis 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHINOIS GUYANE ET DE LA MARTINIQUE : MIGRATIONS ET CIRCULATIONS TRANSNATIONALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Frontières, circulations, interculturalité et interaction hommes-milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEISA Université de Guyane, May 2025, Cayenne (Guyane), Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of Chinese people from French Guiana and Martinique in the Caribbean and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Surfacing Chinese caribbean intellectual thought and creative practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCAD University Toronto, Oct 2025, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois de Martinique et de Guyane, les Syriens, Libanais de Martinique et les Libanais de Guyane : au croisement d'une temporalité migratoire et d'ancrages identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et biographies langagières : situations diastoliques et minoritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seDyL UMR INALCO, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descendants d’engagés Chinois à la Martinique : comment penser son héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès annuel de la Société de l’histoire coloniale française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHCF, May 2023, Schoelcher (972), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un territoire à l'autre, comment être un jeune d'origine chinoise à la Martinique et en Guyane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire LC2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRACA, Jun 2019, Schoelcher (972), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association chinoise Fa Kia Kon So de Guyane : enjeux de pouvoir, frontières ethniques et travail communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Collomb et Serge Mam Lam Fouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, ethnicités, diversité culturelle : la Guyane entre Surinam et Brésil. Eléments de compréhension de la situation guyanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Rouge Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-255, 2016, 978-2-37520-524-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité des &amp;quot;Chinois&amp;quot; et des &amp;quot;Libanais&amp;quot; guyanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mam Lam Fouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui. Un département français dans la région des Guyanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque et de l'aléatoire par les pêcheurs martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanchet, B. Gobert, J. A. Guérédrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche aux Antilles, Martinique, Guadeloupe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Syriens&amp;quot; martiniquais : une alternative identitaire exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bernabé; Jean-Luc Bonniol; Raphaël Confiant; Gerry L'Etang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au visiteur lumineux. Des îles créoles aux sociétés plurielles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibis Rouge Editions, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation des identités pour les pêcheurs martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes du métissage, sous la direction de J. L. Bonniol, Congrès national des sociétés historiques et scientifiques, 123è, Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régates à la Martinique : un patrimoine &amp;quot;vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine maritime et fluvial, acte du colloque Nantes avril 1992, Collection des colloques de la Direction du Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes et des bateaux : la charpenterie de marine sur la Côte langedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Rieucau,‎ Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Languedoc-Roussillon et la mer. Des origines à la fin du XXème siècle, tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan; copyright © L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.186-198, 1992, 978-2738410559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insularité : un mythe pour les chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;pêcheuses&amp;quot; martiniquaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire des immigrations en régions, Martinique - Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPLC. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Dubost </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019 Vieux-Bourg en Guadeloupe. Les racines de la mémoire, Catherine Plonquet, 2017, Paris, Ed. Karthala, New West Indian Guide, NWIG 93-1&2 : 150-151,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New West Indian Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.150-151. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22134360-09301026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinois de Guyane et de Martinique : des mobilités sans cesse retravaillées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Haïtiano-Antillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LES MIGRATIONS ET LA CARAIBE: (DES)ANCRAGES, MOUVEMENTS ET CONTRAINTES, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guadeloupe et la Martinique dans l'histoire française des migrations en régions de 1848 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Histoire des immigrations. Panorama régional, II (1278), pp.174-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Libanais de Guyane : un modèle d'identifications multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dossier I L'espace caribéen : institutions depuis le XVII e siècle I, 1274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'ethnicité : les &amp;quot;Chinois&amp;quot; à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canot martiniquais : symbole du statut de pêcheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Actes de la table ronde "Les hommes et les bateaux : Usages appropriation et représentations"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Saintes : terres de femmes, îles de pêcheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Statuts et fonctions des femmes dans les communautés maritimes et fluviales: table ronde des 14 et 15 mai 1990, 4, pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinois et descendants de chinois à la Martinique et en Guyane : un entrelacs de migrations entre injonction coloniale et circulation caribéenne pour &amp;quot;deux mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations est et sud-est asiatiques en France depuis 1860</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CHINOIS GUYANE ET DE LA MARTINIQUE : MIGRATIONS ET CIRCULATIONS TRANSNATIONALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Frontières, circulations, interculturalité et interaction hommes-milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEISA Université de Guyane, May 2025, Cayenne (Guyane), Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of Chinese people from French Guiana and Martinique in the Caribbean and the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Surfacing Chinese caribbean intellectual thought and creative practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCAD University Toronto, Oct 2025, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chinois de Martinique et de Guyane, les Syriens, Libanais de Martinique et les Libanais de Guyane : au croisement d'une temporalité migratoire et d'ancrages identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et biographies langagières : situations diastoliques et minoritaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, seDyL UMR INALCO, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descendants d’engagés Chinois à la Martinique : comment penser son héritage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème Congrès annuel de la Société de l’histoire coloniale française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHCF, May 2023, Schoelcher (972), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un territoire à l'autre, comment être un jeune d'origine chinoise à la Martinique et en Guyane ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire LC2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRACA, Jun 2019, Schoelcher (972), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association chinoise Fa Kia Kon So de Guyane : enjeux de pouvoir, frontières ethniques et travail communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Collomb et Serge Mam Lam Fouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, ethnicités, diversité culturelle : la Guyane entre Surinam et Brésil. Eléments de compréhension de la situation guyanaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibis Rouge Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-255, 2016, 978-2-37520-524-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialité des &amp;quot;Chinois&amp;quot; et des &amp;quot;Libanais&amp;quot; guyanais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Mam Lam Fouck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la Guyane d'aujourd'hui. Un département français dans la région des Guyanes,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du risque et de l'aléatoire par les pêcheurs martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanchet, B. Gobert, J. A. Guérédrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pêche aux Antilles, Martinique, Guadeloupe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Syriens&amp;quot; martiniquais : une alternative identitaire exemplaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bernabé; Jean-Luc Bonniol; Raphaël Confiant; Gerry L'Etang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au visiteur lumineux. Des îles créoles aux sociétés plurielles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ibis Rouge Editions, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation des identités pour les pêcheurs martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paradoxes du métissage, sous la direction de J. L. Bonniol, Congrès national des sociétés historiques et scientifiques, 123è, Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régates à la Martinique : un patrimoine &amp;quot;vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine maritime et fluvial, acte du colloque Nantes avril 1992, Collection des colloques de la Direction du Patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes et des bateaux : la charpenterie de marine sur la Côte langedocienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Rieucau,‎ Gérard Cholvy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Languedoc-Roussillon et la mer. Des origines à la fin du XXème siècle, tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan; copyright © L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.186-198, 1992, 978-2738410559</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655155v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insularité : un mythe pour les chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;pêcheuses&amp;quot; martiniquaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoire des immigrations en régions, Martinique - Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPLC. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305094v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02156522v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134360-09301026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Destouches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/mobilites-ethnicites-diversite-culturelle-la-guyane-entre-surinam-et-bresil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655155v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4357&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02156522v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134360-09301026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Destouches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655136v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546603v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546593v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/mobilites-ethnicites-diversite-culturelle-la-guyane-entre-surinam-et-bresil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655155v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=4357&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>