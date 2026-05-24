--- v0 (2026-03-26)
+++ v1 (2026-05-24)
@@ -1193,265 +1193,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synovial-Fluid miRNA Signature for Diagnosis of Juvenile Idiopathic Arthritis</w:t>
+                <w:t xml:space="preserve">MicroRNAs in juvenile idiopathic arthritis: can we learn more about pathophysiological mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Nziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duroux-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Apparailly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells8121521⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (8), pp.796-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389053v1</w:t>
+                <w:t xml:space="preserve">hal-03024109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs in juvenile idiopathic arthritis: can we learn more about pathophysiological mechanisms?</w:t>
+                <w:t xml:space="preserve">Synovial-Fluid miRNA Signature for Diagnosis of Juvenile Idiopathic Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Nziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jeziorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Cren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (8), pp.796-804. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells8121521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024109v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs: Key Regulators to Understand Osteoclast Differentiation?</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marmai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Esclangon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23295" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834168v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07288" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mattras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnafous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2007.04.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5MDPFRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kodadek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnafous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2005.02.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q0J1FD6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vassault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Subra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2004.10.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Saad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duroux-Richard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeziorski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Apparailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2023.04.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Alaterre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Letestu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalifa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.983771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rittore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;chin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marin&#232;che" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuthy Ea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83539-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Simonetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laboudie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Kissane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.668060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Cren" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nziza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Carbasse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mahe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dufourcq-Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01716" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedruzzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chasset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bocarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.14464" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03024109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Nziza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.06.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02389053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delpont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chevassus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8121521" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02874993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;seyin Firat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schordan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00375" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Guo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Yahia-Ammar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos-Ioannis Kapetanakis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03121e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01870366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hirbec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marmai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Esclangon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23295" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309187v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ammari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Presumey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ponsolles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Roussignol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.29313" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568353v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Orsini-Piocelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.153189" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Giovannangeli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Donnadieu-Rigole" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5A0216-060RR" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gr&#252;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-02-697003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Ferreira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111852" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ammari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Presumey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ponsolles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roussignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.86" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834168v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ryl Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Luz-Crawford" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tejedor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.07288" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834583v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Cuenca" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Badilla Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms160816953" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolandaswamy Anbazhagan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08830185.2014.902453" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01845068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fabre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baeten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/342524" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Lecellier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1479-5876-8-S1-P56" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989608v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gordeladze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brondello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/aps.2009.143" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Camponova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mattras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnafous" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2007.04.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5MDPFRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877960v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kodadek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnafous" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tips.2005.02.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q0J1FD6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145329v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vassault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Subra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guichou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2004.10.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01834586v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cuenca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Badilla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2015-207259.182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>