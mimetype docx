--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
+                <w:t xml:space="preserve">Similar Microsatellite Allelic Distribution Between Anopheles darlingi Population Collected by Human Landing Catch or Mosquito Magnet Traps in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Laetitia Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed10060174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967804v1</w:t>
+                <w:t xml:space="preserve">hal-05382199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Microsatellite Allelic Distribution Between Anopheles darlingi Population Collected by Human Landing Catch or Mosquito Magnet Traps in French Guiana</w:t>
+                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ferraro</w:t>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vezenegho</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adde</w:t>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.174. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed10060174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382199v1</w:t>
+                <w:t xml:space="preserve">hal-04967804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -502,243 +502,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05306656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
+                <w:t xml:space="preserve">Efficacy and selectivity of Sextonia rubra wood extracts and formulation in the control of Aedes aegypti strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
+                <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Haberkorn</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Guilliet</w:t>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Edmond Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Kefi</w:t>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e110. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.2157-2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827661v1</w:t>
+                <w:t xml:space="preserve">hal-04479734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
@@ -770,191 +770,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and selectivity of Sextonia rubra wood extracts and formulation in the control of Aedes aegypti strains</w:t>
+                <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
+                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Chloe Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Joseph Guilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Wozniak</w:t>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Mary Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.2157-2173. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-024-01747-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479734v2</w:t>
+                <w:t xml:space="preserve">hal-04827661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Aedes aegypti Mosquitoes Exposed to Honey-Impregnated Flinders Technology Associates (FTA®) Cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive detection of Zika virus in mosquito excreta sampled from wild mosquito populations in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (3), pp.818-823. </w:t>
@@ -1325,77 +1325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Neotropical Culex Mosquitoes by MALDI-TOF MS Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Melo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sextonia rubra (Mez.) van der Werff sawmills residues as a valuable resource for the production of larvicidal extracts against Ae. aegypti Linnaeus (Diptera: Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Passelande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,64 +1580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in Pyrethroid Resistance Phenotypes in Anopheles darlingi in an Area with Residual Malaria Transmission: Warning of Suspected Resistance in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Variation in Physicochemical Profiles and Bacterial Communities Associated with Aedes aegypti Breeding Sites and Larvae on Guadeloupe and French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyza Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey-Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of French Guiana anopheline mosquitoes by MALDI-TOF MS profiling using protein signatures from two body parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Melo Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,295 +2914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
+                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Brel</w:t>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seindé Touré</w:t>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Levasseur</w:t>
+                <w:t xml:space="preserve">Caroline Manet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lechat</w:t>
+                <w:t xml:space="preserve">Igor Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+                <w:t xml:space="preserve">Noah H. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133491v1</w:t>
+                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
+                <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubry</w:t>
+                <w:t xml:space="preserve">Orianne Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Manet</w:t>
+                <w:t xml:space="preserve">Marceau Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Filipović</w:t>
+                <w:t xml:space="preserve">Christian Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah H. Rose</w:t>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
+                <w:t xml:space="preserve">hal-03133491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance à la deltaméthrine chez Aedes aegypti</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal multiple insecticide resistance in Aedes aegypti populations in French Guiana: need for alternative vector control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,64 +3391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Culex Mosquitoes (Diptera: Culicidae) of French Guiana: A Comprehensive Review With the Description of Three New Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Saldanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
@@ -3770,753 +3770,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mousson</w:t>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Devillers</w:t>
+                <w:t xml:space="preserve">Claire Durot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vazeille</w:t>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11100904⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02325649v1</w:t>
+                <w:t xml:space="preserve">hal-02359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of insecticide resistance in the major Aedes vectors of arboviruses: Advances and challenges</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liaisons dangereuses: cross-border gene flow and dispersal of insecticide resistance-associated genes in the mosquito Aedes aegypti from Brazil and French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Fonseca</w:t>
+                <w:t xml:space="preserve">Patrícia Salgueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Restrepo-Zabaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Kardec Ribeiro Galardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007615⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.e190120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760190120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043106v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Chandre</w:t>
+                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Le Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.303 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359314v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
+                <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Monchal</w:t>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11100904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359323v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02325649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaisons dangereuses: cross-border gene flow and dispersal of insecticide resistance-associated genes in the mosquito Aedes aegypti from Brazil and French Guiana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johana Restrepo-Zabaleta</w:t>
+                <w:t xml:space="preserve">Management of insecticide resistance in the major Aedes vectors of arboviruses: Advances and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Costa</w:t>
+                <w:t xml:space="preserve">John Vontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Kardec Ribeiro Galardo</w:t>
+                <w:t xml:space="preserve">David Weetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Pinto</w:t>
+                <w:t xml:space="preserve">Dina Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 114, pp.e190120. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.e0007615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-02760190120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591827v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4574,295 +4574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successes and failures of sixty years of vector control in French Guiana: what is the next step?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah C Chaney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760170398⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200307v1</w:t>
+                <w:t xml:space="preserve">hal-02333761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+                <w:t xml:space="preserve">Successes and failures of sixty years of vector control in French Guiana: what is the next step?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Sarah C Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (5), pp.e170398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760170398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333761v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse laboratory colonies of Aedes aegypti harbor the same adult midgut bacterial microbiome</w:t>
               </w:r>
@@ -4982,77 +4982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA reference libraries of French Guianese mosquitoes for barcoding and metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5250,51 +5250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5397,51 +5397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary status of insecticide resistance in the major Aedes vectors of arboviruses infecting humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Vontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir J Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,394 +5512,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux pyréthrinoïdes chez Aedes aegypti</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2224-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01795225v1</w:t>
+                <w:t xml:space="preserve">hal-02015361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole L Achee</w:t>
+                <w:t xml:space="preserve">Spatial and Seasonal Dynamics of Anopheles Mosquitoes in Saint-Georges de l'Oyapock, French Guiana: Influence of Environmental Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Vezenegho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (3), pp.597-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjx031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2224-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02015361v1</w:t>
+                <w:t xml:space="preserve">hal-01573793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Seasonal Dynamics of Anopheles Mosquitoes in Saint-Georges de l'Oyapock, French Guiana: Influence of Environmental Factors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistance aux pyréthrinoïdes chez Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjx031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573793v1</w:t>
+                <w:t xml:space="preserve">anses-01795225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
@@ -6002,51 +6002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus: An updated review of competent or naturally infected mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,507 +6100,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+                <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Ferrero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (12), pp.750-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760160272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602207v1</w:t>
+                <w:t xml:space="preserve">hal-01382408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria in French Guiana Linked to Illegal Gold Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+                <w:t xml:space="preserve">Aissata Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissata Dia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adde</w:t>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.344-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2202.151292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111 (12), pp.750-756. </w:t>
+              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-02760160272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382408v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological and entomological studies of a malaria outbreak among French armed forces deployed at illegal gold mining sites reveal new aspects of the disease's transmission in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aissata Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.35. </w:t>
@@ -6632,753 +6632,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Holota</w:t>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (2), pp.172-182. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917754v1</w:t>
+                <w:t xml:space="preserve">hal-01383486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitude and practices of vector-borne disease prevention during the emergence of a new arbovirus: implications for the control of Chikungunya virus in French Guiana</w:t>
+                <w:t xml:space="preserve">High malaria transmission in a forested malaria focus in French Guiana: How can exophagic Anopheles darlingi thwart vector control and prevention measures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Samuel B. Vezenegho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005081⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (9), pp.561-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760160150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467556v1</w:t>
+                <w:t xml:space="preserve">hal-01455620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High malaria transmission in a forested malaria focus in French Guiana: How can exophagic Anopheles darlingi thwart vector control and prevention measures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of the Habitat Suitability of the Main Malaria Vector in French Guiana Using Maximum Entropy Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Moua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel B. Vezenegho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111 (9), pp.561-569. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-02760160150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjw199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455620v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the Habitat Suitability of the Main Malaria Vector in French Guiana Using Maximum Entropy Modeling</w:t>
+                <w:t xml:space="preserve">Knowledge, attitude and practices of vector-borne disease prevention during the emergence of a new arbovirus: implications for the control of Chikungunya virus in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Moua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Girod</w:t>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.e0005081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjw199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425541v1</w:t>
+                <w:t xml:space="preserve">hal-01467556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Helene Holota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.172-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383486v1</w:t>
+                <w:t xml:space="preserve">hal-04917754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Checklist of the Mosquitoes (Diptera: Culicidae) of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7468,64 +7468,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anubis Vega-Rúa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Lourenço-De-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sappho Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7602,51 +7602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7896,51 +7896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine A Romaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t>
@@ -8272,51 +8272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,325 +8889,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00583508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the relationships between Anopheles darlingi (Diptera: Culicidae) densities, environmental factors and malaria incidence: understanding the variable patterns of malarial transmission in French Guiana (South America).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple insecticide resistance in Aedes aegypti (Diptera: Culicidae) populations compromises the effectiveness of dengue vector control in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Girod</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Gaborit</w:t>
+                <w:t xml:space="preserve">Véronique Thalmensy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/136485911X12899838683322⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0074-02762011000300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00583507v1</w:t>
+                <w:t xml:space="preserve">pasteur-00638832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple insecticide resistance in Aedes aegypti (Diptera: Culicidae) populations compromises the effectiveness of dengue vector control in French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Unravelling the relationships between Anopheles darlingi (Diptera: Culicidae) densities, environmental factors and malaria incidence: understanding the variable patterns of malarial transmission in French Guiana (South America).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Thalmensy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106 (3), pp.346-352. </w:t>
+              <w:t xml:space="preserve">Annals of Tropical Medicine and Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105 (2), pp.107-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0074-02762011000300015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/136485911X12899838683322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00638832v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of four methods for collecting malaria vectors in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9215,51 +9215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 103 (3), pp.973-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9306,51 +9306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a novel high-throughput screening system with the Bottle assay for evaluating insecticide toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Sardelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9436,51 +9436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact irritancy and spatial repellency behaviors in Anopheles albimanus Wiedemann (Diptera: Culicidae) collected in Orange Walk, Belize, C.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9540,51 +9540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF SPATIAL REPELLENT, CONTACT IRRITANT, AND TOXICANT CHEMICAL ACTIONS OF STANDARD VECTOR CONTROL COMPOUNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Sardelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9683,51 +9683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative data on the insecticide resistance of Anopheles albimanus in relation to agricultural practices in northern Belize, CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ireneo Briceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9948,269 +9948,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t>
+                <w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Blondeau</w:t>
+                <w:t xml:space="preserve">Johan R Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph E Harbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indra Vythilingham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Manguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.484 - 493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433432v1</w:t>
+                <w:t xml:space="preserve">hal-03433421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and phylogeography of the Southeast Asian Anopheles sundaicus complex</w:t>
+                <w:t xml:space="preserve">Polymerase Chain Reaction Identification of Three Members of the Anopheles sundaicus (Diptera: Culicidae) Complex, Malaria Vectors in Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan R Michaux</w:t>
+                <w:t xml:space="preserve">Johanna Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph E Harbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Manguin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indra Vythilingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visut Baimai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433421v1</w:t>
+                <w:t xml:space="preserve">hal-03433432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tsetse fly Glossina palpalis palpalis is composed of several genetically differentiated small populations in the sleeping sickness focus of Bonon, Côte d’Ivoire</w:t>
               </w:r>
@@ -10514,51 +10514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph E. Harbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Manguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 71 (4), pp.518-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10644,51 +10644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph E. Harbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visut Baimai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41 (3), pp.287-295. </w:t>
@@ -10758,51 +10758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First metagenomic analysis on the virome of Culex genus mosquitoes of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,51 +10810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Guyanaises d'Infectiologie et de médecine Tropicale (AgiT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cayenne, Guyane française, France. pp.S6-S7, </w:t>
@@ -10892,103 +10892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wood protection to health protection: larvicidal potential of formulations containing Sextonia rubra wood residues extract against Aedes aegypti mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRG51 Scientific Conference on Wood Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Research Group on Wood Protection (IRG-WP), Jun 2020, Online Webinar, Sweden. pp.IRG/WP 20-10968</w:t>
@@ -11043,64 +11043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anubis Vega-Rua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11168,51 +11168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11407,51 +11407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success, failure and expectations in the context of arbovirus expansion and emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C. Chaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11595,51 +11595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaïs Cornement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11661,103 +11661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Guilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11783,64 +11783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in pyrethroid resistance phenotypes in Anopheles darlingi from residual malaria transmission area: warning on suspected resistance built-up in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11985,51 +11985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12318,51 +12318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed9070165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Vezenegho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carinci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjac008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Hery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiann Normandeau-Guimond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01544-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla J. Buhler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Iranpour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dibernardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02921-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03184205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591827v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Salgueiro" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo-Zabaleta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Costa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kardec Ribeiro Galardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760190120" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Chaney" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170398" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier De Santi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Parseval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2017.0659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573793v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusfour" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1088-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455620v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Vezenegho" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160150" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv109" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-R&#250;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Louren&#231;o-De-Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sappho Fuchs" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zorrilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004226" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00693623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000300021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00790492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneth M Mahande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Matias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliningaya J Kweka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-777X.96776" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00789572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6248R.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02613.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thalmensy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762011000300015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC09328" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sardelis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Grieco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.g09-22" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433446v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Roberts" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1948-7134.2009.00031.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh R Chauhan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/08-5831.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneo Briceno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell King" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-009-0268-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C7635739A4AA48E9C2B5891D4BFE59760853AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Meeus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Gooding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.07.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H0DZ5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M Linton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Howard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz L." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Manh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ber2005364" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DW6X9598-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006759v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Chaney" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003056034-19/mosquito-control-isabelle-dusfour-sarah-chaney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056034-14" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daniel Ortega-Lopez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balthazar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Cornement" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed9070165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Vezenegho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carinci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjac008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Hery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiann Normandeau-Guimond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01544-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla J. Buhler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Iranpour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dibernardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02921-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03184205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Salgueiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo-Zabaleta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Costa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kardec Ribeiro Galardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760190120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Chaney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170398" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier De Santi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Parseval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2017.0659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusfour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1088-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Vezenegho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160150" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv109" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-R&#250;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Louren&#231;o-De-Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sappho Fuchs" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zorrilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004226" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00693623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000300021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00790492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneth M Mahande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Matias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliningaya J Kweka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-777X.96776" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00789572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6248R.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02613.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thalmensy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762011000300015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC09328" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sardelis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Grieco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.g09-22" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433446v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Roberts" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1948-7134.2009.00031.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh R Chauhan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/08-5831.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneo Briceno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell King" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-009-0268-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C7635739A4AA48E9C2B5891D4BFE59760853AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Meeus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Gooding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.07.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H0DZ5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M Linton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Howard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz L." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Manh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ber2005364" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DW6X9598-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006759v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Chaney" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003056034-19/mosquito-control-isabelle-dusfour-sarah-chaney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056034-14" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daniel Ortega-Lopez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balthazar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Cornement" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>