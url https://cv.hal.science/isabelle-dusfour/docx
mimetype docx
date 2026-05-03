--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Microsatellite Allelic Distribution Between Anopheles darlingi Population Collected by Human Landing Catch or Mosquito Magnet Traps in French Guiana</w:t>
+                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ferraro</w:t>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vezenegho</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adde</w:t>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.174. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed10060174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382199v1</w:t>
+                <w:t xml:space="preserve">hal-04967804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
+                <w:t xml:space="preserve">Similar Microsatellite Allelic Distribution Between Anopheles darlingi Population Collected by Human Landing Catch or Mosquito Magnet Traps in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Laetitia Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed10060174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967804v1</w:t>
+                <w:t xml:space="preserve">hal-05382199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -636,325 +636,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Guilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967810v1</w:t>
+                <w:t xml:space="preserve">hal-04827661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Kefi</w:t>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e110. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827661v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Aedes aegypti Mosquitoes Exposed to Honey-Impregnated Flinders Technology Associates (FTA®) Cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive detection of Zika virus in mosquito excreta sampled from wild mosquito populations in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (3), pp.818-823. </w:t>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
+                <w:t xml:space="preserve">Identification of Neotropical Culex Mosquitoes by MALDI-TOF MS Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Kocher</w:t>
+                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Cornuault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agathe Chavy</w:t>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8030168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576716v1</w:t>
+                <w:t xml:space="preserve">hal-04115281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Neotropical Culex Mosquitoes by MALDI-TOF MS Profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Melo Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Issaly</w:t>
+                <w:t xml:space="preserve">Agathe Chavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.168. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed8030168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115281v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sextonia rubra (Mez.) van der Werff sawmills residues as a valuable resource for the production of larvicidal extracts against Ae. aegypti Linnaeus (Diptera: Culicidae)</w:t>
               </w:r>
@@ -1580,77 +1580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in Pyrethroid Resistance Phenotypes in Anopheles darlingi in an Area with Residual Malaria Transmission: Warning of Suspected Resistance in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,64 +1887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (4), pp.486-495. </w:t>
@@ -2110,338 +2110,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
+                <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pol</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Faucon</w:t>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (12), pp.5589-5598. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.6602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03327201v1</w:t>
+                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duron</w:t>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Epelboin</w:t>
+                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Frederic Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93, pp.104916. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (12), pp.5589-5598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2021.104916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.6602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03261181v1</w:t>
+                <w:t xml:space="preserve">pasteur-03327201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Variation in Physicochemical Profiles and Bacterial Communities Associated with Aedes aegypti Breeding Sites and Larvae on Guadeloupe and French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyza Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey-Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03184205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of French Guiana anopheline mosquitoes by MALDI-TOF MS profiling using protein signatures from two body parts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Filipović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah H. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234098⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160937v1</w:t>
+                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor Filipović</w:t>
+                <w:t xml:space="preserve">Identification of French Guiana anopheline mosquitoes by MALDI-TOF MS profiling using protein signatures from two body parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noah H. Rose</w:t>
+                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0234098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal multiple insecticide resistance in Aedes aegypti populations in French Guiana: need for alternative vector control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,51 +3391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Culex Mosquitoes (Diptera: Culicidae) of French Guiana: A Comprehensive Review With the Description of Three New Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Saldanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
@@ -3770,429 +3770,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
+                <w:t xml:space="preserve">Liaisons dangereuses: cross-border gene flow and dispersal of insecticide resistance-associated genes in the mosquito Aedes aegypti from Brazil and French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Corbel</w:t>
+                <w:t xml:space="preserve">Patrícia Salgueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Durot</w:t>
+                <w:t xml:space="preserve">Johana Restrepo-Zabaleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole L Achee</w:t>
+                <w:t xml:space="preserve">Monique Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Chandre</w:t>
+                <w:t xml:space="preserve">Allan Kardec Ribeiro Galardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
+                <w:t xml:space="preserve">João Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.331. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.e190120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760190120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359314v1</w:t>
+                <w:t xml:space="preserve">hal-03591827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liaisons dangereuses: cross-border gene flow and dispersal of insecticide resistance-associated genes in the mosquito Aedes aegypti from Brazil and French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrícia Salgueiro</w:t>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo-Zabaleta</w:t>
+                <w:t xml:space="preserve">Bastien Le Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Costa</w:t>
+                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Kardec Ribeiro Galardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">João Pinto</w:t>
+                <w:t xml:space="preserve">Marie Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760190120⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.303 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591827v1</w:t>
+                <w:t xml:space="preserve">hal-02359323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Second WIN International Conference on “Integrated approaches and innovative tools for combating insecticide resistance in vectors of arboviruses”, October 2018, Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+                <w:t xml:space="preserve">Claire Durot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Le Péron</w:t>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
+                <w:t xml:space="preserve">Fabrice Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Monchal</w:t>
+                <w:t xml:space="preserve">Mamadou B. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.303 - 317. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3591-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359323v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
               </w:r>
@@ -4740,77 +4740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (5), pp.e170398. </w:t>
@@ -4982,77 +4982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA reference libraries of French Guianese mosquitoes for barcoding and metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5512,554 +5512,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résistance aux pyréthrinoïdes chez Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Résistances et méthodes alternatives, 10, pp.13-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015361v1</w:t>
+                <w:t xml:space="preserve">anses-01795225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Seasonal Dynamics of Anopheles Mosquitoes in Saint-Georges de l'Oyapock, French Guiana: Influence of Environmental Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Adde</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Issaly</w:t>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjx031⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573793v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux pyréthrinoïdes chez Aedes aegypti</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial and Seasonal Dynamics of Anopheles Mosquitoes in Saint-Georges de l'Oyapock, French Guiana: Influence of Environmental Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Vezenegho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (3), pp.597-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjx031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01795225v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2224-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007519v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus: An updated review of competent or naturally infected mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6106,51 +6106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,51 +6158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (12), pp.750-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6230,377 +6230,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria in French Guiana Linked to Illegal Gold Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+                <w:t xml:space="preserve">Emma Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aissata Dia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Galant</w:t>
+                <w:t xml:space="preserve">Veronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2202.151292⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459778v1</w:t>
+                <w:t xml:space="preserve">hal-01602207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+                <w:t xml:space="preserve">Malaria in French Guiana Linked to Illegal Gold Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissata Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Ferrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Issaly</w:t>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Eparvier</w:t>
+                <w:t xml:space="preserve">Julien Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.344-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2202.151292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602207v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological and entomological studies of a malaria outbreak among French armed forces deployed at illegal gold mining sites reveal new aspects of the disease's transmission in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissata Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.35. </w:t>
@@ -6632,243 +6632,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Knowledge, attitude and practices of vector-borne disease prevention during the emergence of a new arbovirus: implications for the control of Chikungunya virus in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fritzell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (11), pp.e0005081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383486v1</w:t>
+                <w:t xml:space="preserve">hal-01467556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High malaria transmission in a forested malaria focus in French Guiana: How can exophagic Anopheles darlingi thwart vector control and prevention measures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel B. Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (9), pp.561-569. </w:t>
@@ -7034,204 +7034,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitude and practices of vector-borne disease prevention during the emergence of a new arbovirus: implications for the control of Chikungunya virus in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fritzell</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quénel</w:t>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (11), pp.e0005081. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467556v1</w:t>
+                <w:t xml:space="preserve">hal-01383486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7308,77 +7308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Checklist of the Mosquitoes (Diptera: Culicidae) of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7602,64 +7602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7710,51 +7710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria on the Guiana Shield: a review of the situation in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pelleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7896,51 +7896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine A Romaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (1), pp.45. </w:t>
@@ -8030,51 +8030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.192. </w:t>
@@ -8138,51 +8138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Djossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,64 +8259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incrimination of Anopheles (Anopheles) intermedius Peryassú, An. (Nyssorhynchus) nuneztovari Gabaldón, An. (Nys.) oswaldoi Peryassú as natural vectors of Plasmodium falciparum in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8755,295 +8755,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint: High susceptibility to Chikungunya virus of Aedes aegypti from the French West Indies and French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Girod</w:t>
+                <w:t xml:space="preserve">Multiple insecticide resistance in Aedes aegypti (Diptera: Culicidae) populations compromises the effectiveness of dengue vector control in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thalmensy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ramdini</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02613.x⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.346-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0074-02762011000300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00583508v1</w:t>
+                <w:t xml:space="preserve">pasteur-00638832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple insecticide resistance in Aedes aegypti (Diptera: Culicidae) populations compromises the effectiveness of dengue vector control in French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Viewpoint: High susceptibility to Chikungunya virus of Aedes aegypti from the French West Indies and French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Thalmensy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Cédric Ramdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106 (3), pp.346-352. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.134-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0074-02762011000300015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02613.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00638832v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00583508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the relationships between Anopheles darlingi (Diptera: Culicidae) densities, environmental factors and malaria incidence: understanding the variable patterns of malarial transmission in French Guiana (South America).</w:t>
               </w:r>
@@ -9163,51 +9163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of four methods for collecting malaria vectors in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9306,51 +9306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a novel high-throughput screening system with the Bottle assay for evaluating insecticide toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Sardelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9436,51 +9436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact irritancy and spatial repellency behaviors in Anopheles albimanus Wiedemann (Diptera: Culicidae) collected in Orange Walk, Belize, C.A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9540,51 +9540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF SPATIAL REPELLENT, CONTACT IRRITANT, AND TOXICANT CHEMICAL ACTIONS OF STANDARD VECTOR CONTROL COMPOUNDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R Sardelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9683,51 +9683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative data on the insecticide resistance of Anopheles albimanus in relation to agricultural practices in northern Belize, CA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ireneo Briceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,103 +10758,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First metagenomic analysis on the virome of Culex genus mosquitoes of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Guyanaises d'Infectiologie et de médecine Tropicale (AgiT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cayenne, Guyane française, France. pp.S6-S7, </w:t>
@@ -10931,51 +10931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11142,77 +11142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances, attitudes et pratiques des lycéens face à l’émergence du Chikungunya en Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufour Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11407,51 +11407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success, failure and expectations in the context of arbovirus expansion and emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C. Chaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11595,51 +11595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaïs Cornement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11661,103 +11661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Guilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11783,77 +11783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in pyrethroid resistance phenotypes in Anopheles darlingi from residual malaria transmission area: warning on suspected resistance built-up in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11985,51 +11985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0029, Anses. 2022, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12318,51 +12318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed9070165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Vezenegho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carinci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjac008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Hery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiann Normandeau-Guimond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01544-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla J. Buhler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Iranpour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dibernardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02921-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03184205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Salgueiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo-Zabaleta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Costa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kardec Ribeiro Galardo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760190120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Chaney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170398" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier De Santi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Parseval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2017.0659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusfour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795225v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1088-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Vezenegho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160150" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv109" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-R&#250;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Louren&#231;o-De-Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sappho Fuchs" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zorrilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004226" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00693623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000300021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00790492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneth M Mahande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Matias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliningaya J Kweka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-777X.96776" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00789572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6248R.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02613.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thalmensy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762011000300015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC09328" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sardelis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Grieco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.g09-22" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433446v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Roberts" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1948-7134.2009.00031.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh R Chauhan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/08-5831.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneo Briceno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell King" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-009-0268-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C7635739A4AA48E9C2B5891D4BFE59760853AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Meeus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Gooding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.07.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H0DZ5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M Linton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Howard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz L." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Manh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ber2005364" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DW6X9598-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006759v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Chaney" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003056034-19/mosquito-control-isabelle-dusfour-sarah-chaney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056034-14" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daniel Ortega-Lopez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balthazar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Cornement" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed9070165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Vezenegho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carinci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjac008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Hery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiann Normandeau-Guimond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01544-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla J. Buhler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Iranpour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dibernardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02921-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03184205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234098" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Salgueiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo-Zabaleta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Costa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kardec Ribeiro Galardo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760190120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Chaney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170398" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier De Santi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Parseval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2017.0659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusfour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1088-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Vezenegho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160150" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv109" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-R&#250;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Louren&#231;o-De-Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sappho Fuchs" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zorrilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004226" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00693623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000300021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00790492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneth M Mahande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Matias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliningaya J Kweka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-777X.96776" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00789572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6248R.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thalmensy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762011000300015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02613.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC09328" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sardelis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Grieco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.g09-22" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433446v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Roberts" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1948-7134.2009.00031.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh R Chauhan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/08-5831.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneo Briceno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell King" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-009-0268-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C7635739A4AA48E9C2B5891D4BFE59760853AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Meeus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Gooding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.07.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H0DZ5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M Linton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Howard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz L." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Manh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ber2005364" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DW6X9598-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006759v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Chaney" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003056034-19/mosquito-control-isabelle-dusfour-sarah-chaney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056034-14" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daniel Ortega-Lopez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balthazar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Cornement" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>