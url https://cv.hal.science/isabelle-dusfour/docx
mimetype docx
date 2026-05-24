--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
+                <w:t xml:space="preserve">Similar Microsatellite Allelic Distribution Between Anopheles darlingi Population Collected by Human Landing Catch or Mosquito Magnet Traps in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Laetitia Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed10060174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967804v1</w:t>
+                <w:t xml:space="preserve">hal-05382199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar Microsatellite Allelic Distribution Between Anopheles darlingi Population Collected by Human Landing Catch or Mosquito Magnet Traps in French Guiana</w:t>
+                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ferraro</w:t>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vezenegho</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Adde</w:t>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.174. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed10060174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382199v1</w:t>
+                <w:t xml:space="preserve">hal-04967804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking down malaria outbreak: A multidisciplinary approach in a border village of French Guiana</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -636,325 +636,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mary Kefi</w:t>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.497⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827661v1</w:t>
+                <w:t xml:space="preserve">hal-04967810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Bacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Guilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Mary Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967810v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Aedes aegypti Mosquitoes Exposed to Honey-Impregnated Flinders Technology Associates (FTA®) Cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive detection of Zika virus in mosquito excreta sampled from wild mosquito populations in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (3), pp.818-823. </w:t>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Neotropical Culex Mosquitoes by MALDI-TOF MS Profiling</w:t>
+                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Melo Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Issaly</w:t>
+                <w:t xml:space="preserve">Josselin Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed8030168⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115281v1</w:t>
+                <w:t xml:space="preserve">hal-03576716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and vector‐borne diseases: Host dilution and vector amplification occur simultaneously for Amazonian leishmaniases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Neotropical Culex Mosquitoes by MALDI-TOF MS Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Manzi</w:t>
+                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chavy</w:t>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8030168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576716v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sextonia rubra (Mez.) van der Werff sawmills residues as a valuable resource for the production of larvicidal extracts against Ae. aegypti Linnaeus (Diptera: Culicidae)</w:t>
               </w:r>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Pyrethroid Resistance Phenotypes in Anopheles darlingi in an Area with Residual Malaria Transmission: Warning of Suspected Resistance in French Guiana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gaborit</w:t>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-1611⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115566v1</w:t>
+                <w:t xml:space="preserve">hal-04122120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Plan of Insecticide Resistance Surveillance in Mosquito Vectors in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barrès</w:t>
+                <w:t xml:space="preserve">Variation in Pyrethroid Resistance Phenotypes in Anopheles darlingi in an Area with Residual Malaria Transmission: Warning of Suspected Resistance in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vezenegho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoues Alout</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lapied</w:t>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.457. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (2), pp.424-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects14050457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.20-1611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122120v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between vector competence to chikungunya virus and resistance to deltamethrin in Aedes aegypti laboratory lines?</w:t>
               </w:r>
@@ -1874,77 +1874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanjiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (4), pp.486-495. </w:t>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology, evolution, and epidemiology of zoonotic and vector-borne infectious diseases in French Guiana: Transdisciplinarity does matter to tackle new emerging threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Variation in Physicochemical Profiles and Bacterial Communities Associated with Aedes aegypti Breeding Sites and Larvae on Guadeloupe and French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyza Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey-Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Giai Gianetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Choumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (1), pp.e0243992. </w:t>
@@ -2780,295 +2780,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03184205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of French Guiana anopheline mosquitoes by MALDI-TOF MS profiling using protein signatures from two body parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noah H. Rose</w:t>
+                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0234098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
+                <w:t xml:space="preserve">hal-03160937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of French Guiana anopheline mosquitoes by MALDI-TOF MS profiling using protein signatures from two body parts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Enhanced Zika virus susceptibility of globally invasive Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Filipović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pommier de Santi</w:t>
+                <w:t xml:space="preserve">Noah H. Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (8), pp.e0234098. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 370 (6519), pp.991-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abd3663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160937v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03260288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
               </w:r>
@@ -3257,51 +3257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal multiple insecticide resistance in Aedes aegypti populations in French Guiana: need for alternative vector control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3309,51 +3309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johana Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, pp.e200313. </w:t>
@@ -3391,51 +3391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Culex Mosquitoes (Diptera: Culicidae) of French Guiana: A Comprehensive Review With the Description of Three New Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Saldanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.373. </w:t>
@@ -3910,51 +3910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genetic crosses and pool targeted DNA‐seq for untangling genomic variations associated with resistance to multiple insecticides in the mosquito Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Vontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Weetman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,77 +4740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (5), pp.e170398. </w:t>
@@ -4982,77 +4982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA reference libraries of French Guianese mosquitoes for barcoding and metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,472 +5581,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01795225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and Seasonal Dynamics of Anopheles Mosquitoes in Saint-Georges de l'Oyapock, French Guiana: Influence of Environmental Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gaude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">A. Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Navratil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corbel</w:t>
+                <w:t xml:space="preserve">I. Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. B. Vezenegho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (3), pp.597-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjx031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007519v1</w:t>
+                <w:t xml:space="preserve">hal-01573793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Seasonal Dynamics of Anopheles Mosquitoes in Saint-Georges de l'Oyapock, French Guiana: Influence of Environmental Factors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Issaly</w:t>
+                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Weetman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjx031⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2224-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573793v1</w:t>
+                <w:t xml:space="preserve">hal-02015361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International workshop on insecticide resistance in vectors of arboviruses, December 2016, Rio de Janeiro, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In the hunt for genomic markers of metabolic resistance to pyrethroids in the mosquito Aedes aegypti : An integrated next-generation sequencing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corbel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole L Achee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10, pp.278. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2224-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015361v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus: An updated review of competent or naturally infected mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6106,51 +6106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anopheles fauna of coastal Cayenne, French Guiana: modelling and mapping of species presence using remotely sensed land cover data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,51 +6158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (12), pp.750-756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6230,377 +6230,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malaria in French Guiana Linked to Illegal Gold Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Ferrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Issaly</w:t>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Eparvier</w:t>
+                <w:t xml:space="preserve">Aissata Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Galant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.344-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2202.151292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602207v1</w:t>
+                <w:t xml:space="preserve">hal-01459778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria in French Guiana Linked to Illegal Gold Mining</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Adde</w:t>
+                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Hyvert</w:t>
+                <w:t xml:space="preserve">Emma Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Galant</w:t>
+                <w:t xml:space="preserve">Veronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (2), pp.344-346. </w:t>
+              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2202.151292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459778v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological and entomological studies of a malaria outbreak among French armed forces deployed at illegal gold mining sites reveal new aspects of the disease's transmission in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissata Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briolant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15, pp.35. </w:t>
@@ -6664,51 +6664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fritzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,90 +6785,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High malaria transmission in a forested malaria focus in French Guiana: How can exophagic Anopheles darlingi thwart vector control and prevention measures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel B. Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pommier De Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (9), pp.561-569. </w:t>
@@ -7040,51 +7040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Mapping of Anopheles darlingi Densities in a Residual Malaria Transmission Area of French Guiana by Using Remote Sensing and Meteorological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Adde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7092,51 +7092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164685. </w:t>
@@ -7174,77 +7174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector soup: high‐throughput identification of Neotropical phlebotomine sand flies using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7308,90 +7308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated Checklist of the Mosquitoes (Diptera: Culicidae) of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7602,64 +7602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective sampling design in a highly heterogeneous landscape - characterizing environmental determinants of malaria vector distribution in French Guiana, in the Amazonian region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine A Romaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,77 +8259,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incrimination of Anopheles (Anopheles) intermedius Peryassú, An. (Nyssorhynchus) nuneztovari Gabaldón, An. (Nys.) oswaldoi Peryassú as natural vectors of Plasmodium falciparum in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8519,51 +8519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jarjaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8755,295 +8755,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple insecticide resistance in Aedes aegypti (Diptera: Culicidae) populations compromises the effectiveness of dengue vector control in French Guiana.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Viewpoint: High susceptibility to Chikungunya virus of Aedes aegypti from the French West Indies and French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Thalmensy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Laurence Marrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ramdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0074-02762011000300015⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.134-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02613.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00638832v1</w:t>
+                <w:t xml:space="preserve">pasteur-00583508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint: High susceptibility to Chikungunya virus of Aedes aegypti from the French West Indies and French Guiana.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Multiple insecticide resistance in Aedes aegypti (Diptera: Culicidae) populations compromises the effectiveness of dengue vector control in French Guiana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thalmensy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ramdini</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (1), pp.134-9. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (3), pp.346-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2010.02613.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0074-02762011000300015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00583508v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00638832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the relationships between Anopheles darlingi (Diptera: Culicidae) densities, environmental factors and malaria incidence: understanding the variable patterns of malarial transmission in French Guiana (South America).</w:t>
               </w:r>
@@ -9163,51 +9163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of four methods for collecting malaria vectors in French Guiana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10758,103 +10758,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First metagenomic analysis on the virome of Culex genus mosquitoes of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourakhata Tirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Guyanaises d'Infectiologie et de médecine Tropicale (AgiT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cayenne, Guyane française, France. pp.S6-S7, </w:t>
@@ -10931,51 +10931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11407,51 +11407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success, failure and expectations in the context of arbovirus expansion and emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C. Chaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11595,51 +11595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaïs Cornement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11661,103 +11661,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic duplication spanning multiple P450s contributes to insecticide resistance in the dengue mosquito Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Guilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11783,103 +11783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in pyrethroid resistance phenotypes in Anopheles darlingi from residual malaria transmission area: warning on suspected resistance built-up in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vezenegho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11933,64 +11933,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance des moustiques vecteurs aux insecticides - Partie 1 - Lignes directrices pour la surveillance de la résistance des moustiques vecteurs de type Aedes, Anopheles et Culex aux insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoues Alout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12318,51 +12318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed9070165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Vezenegho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carinci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjac008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Hery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiann Normandeau-Guimond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01544-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla J. Buhler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Iranpour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dibernardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02921-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03184205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234098" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Salgueiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo-Zabaleta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Costa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kardec Ribeiro Galardo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760190120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Chaney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170398" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier De Santi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Parseval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2017.0659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573793v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusfour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1088-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Vezenegho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160150" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv109" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-R&#250;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Louren&#231;o-De-Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sappho Fuchs" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zorrilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004226" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00693623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000300021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00790492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneth M Mahande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Matias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliningaya J Kweka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-777X.96776" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00789572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6248R.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thalmensy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762011000300015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02613.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC09328" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sardelis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Grieco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.g09-22" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433446v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Roberts" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1948-7134.2009.00031.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh R Chauhan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/08-5831.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneo Briceno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell King" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-009-0268-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C7635739A4AA48E9C2B5891D4BFE59760853AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Meeus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Gooding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.07.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H0DZ5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M Linton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Howard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz L." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Manh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ber2005364" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DW6X9598-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006759v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Chaney" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003056034-19/mosquito-control-isabelle-dusfour-sarah-chaney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056034-14" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daniel Ortega-Lopez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balthazar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Cornement" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05382199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ferraro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vezenegho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed10060174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05306656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bacot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Haberkorn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guilliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kefi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.497" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cannet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed9070165" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576716v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kocher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Cornuault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Gantier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chavy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16341" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapied" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14050457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.20-1611" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04124922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanjiao Wang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12593" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03678991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Vezenegho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Issaly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carinci" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaborit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjac008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2021.104916" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyza Hery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delannay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiann Normandeau-Guimond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01544-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Anne Villeneuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayla J. Buhler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Iranpour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Avard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Dibernardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-021-02921-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03184205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Choumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243992" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03160937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier de Santi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03108527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Saldanha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05086-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Salgueiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo-Zabaleta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Costa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kardec Ribeiro Galardo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760190120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Le P&#233;ron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monchal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12867" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359314v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Durot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L Achee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou B. Coulibaly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3591-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Vontas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weetman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Fonseca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007615" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200307v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Chaney" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760170398" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02193342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0176993" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier De Santi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dusfour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Parseval" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lespinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2017.0659" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013555v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir J Martins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Ching Ng" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Ying Koou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01795225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573793v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dusfour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjx031" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015361v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2224-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaude" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Navratil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005526" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005933" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382408v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160272" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459778v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pommier De Santi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Dia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hyvert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Galant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2202.151292" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459789v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mura" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1088-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01467556v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fritzell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455620v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B. Vezenegho" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760160150" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Moua" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164685" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Holota" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12556" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv109" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01213833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-R&#250;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Louren&#231;o-De-Oliveira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sappho Fuchs" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003780" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Zorrilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004226" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01109689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pelleau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ardillon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276140031" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00914104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A Roma&#241;a" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-13-45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00834790v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Stefani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Corr&#234;a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Cruz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-192" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00705561v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Flamand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Djossou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rosine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2012.11-0582" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00693623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0074-02762012000300021" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00790492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneth M Mahande" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R Matias" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliningaya J Kweka" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-777X.96776" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00789572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6248R.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583508v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2010.02613.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thalmensy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-02762011000300015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/136485911X12899838683322" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00583509v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC09328" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Sardelis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theeraphap Chareonviriyaphap" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Grieco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1584/jpestics.g09-22" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433446v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R Roberts" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1948-7134.2009.00031.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433455v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamlesh R Chauhan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/08-5831.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433439v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ireneo Briceno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell King" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-009-0268-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77C7635739A4AA48E9C2B5891D4BFE59760853AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433435v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Manguin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garros" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R E Harbach" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coosemans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.11.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6V4LRFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433421v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan R Michaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E Harbach" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manguin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.02.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433432v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Blondeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indra Vythilingham" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visut Baimai" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433417v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ravel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T de Meeus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Dujardin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D G Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R H Gooding" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2006.07.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6H0DZ5B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433412v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-M Linton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Howard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz L." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Manh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ber2005364" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-DW6X9598-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433388v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph E. Harbach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2004.71.518" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433383v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne-Marie Linton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0022-2585-41.3.287" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076102v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Donato" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2024.11.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006759v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01682310v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Isabelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03267338v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C. Chaney" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003056034-19/mosquito-control-isabelle-dusfour-sarah-chaney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003056034-14" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422304v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Daniel Ortega-Lopez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balthazar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Cornement" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745935v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03791600v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chouin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05406759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>