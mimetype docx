--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -144,2658 +144,2788 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated food policies in south-western France: Insights from local policy-making outside major urban areas</w:t>
+                <w:t xml:space="preserve">Periurban agrifood systems as high-priority sustainability challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karl S. Zimmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+                <w:t xml:space="preserve">Jiangxiao Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Tutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Winklerprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103489⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2026.1773657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841345v1</w:t>
+                <w:t xml:space="preserve">hal-05554437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment conjuguer lieux de résidence et lieux de nature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated food policies in south-western France: Insights from local policy-making outside major urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Panegos</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.8223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114, pp.103489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2024.103489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020061v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to find nature? Connecting with nature in urban and non-urban areas in southwestern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment conjuguer lieux de résidence et lieux de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoJournal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10708-021-10392-8⟩</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.8223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206298v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pictures from the other side of the fringe: Urban growth and peri-urban agriculture in a post-industrial city (Toulouse, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Where to find nature? Connecting with nature in urban and non-urban areas in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Zambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luca Salvati</w:t>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.2771-2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-021-10392-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629342v1</w:t>
+                <w:t xml:space="preserve">hal-03206298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et campagnes en relations. Regards croisés Nords-Suds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pictures from the other side of the fringe: Urban growth and peri-urban agriculture in a post-industrial city (Toulouse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Sateriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salvati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628204v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative voices in building a local food policy: Forms of cooperation between civil society organizations and public authorities in and around Toulouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Villes et campagnes en relations. Regards croisés Nords-Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.89-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628247v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenariats inter-institutionnels et construction de représentations d’une activité agricole territorialisée dans l’aire urbaine toulousaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alternative voices in building a local food policy: Forms of cooperation between civil society organizations and public authorities in and around Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.164.0799⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.612-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637532v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les producteurs de grandes cultures dans le périurbain toulousain. Quelle insertion dans les territoires de la demande urbaine ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Partenariats inter-institutionnels et construction de représentations d’une activité agricole territorialisée dans l’aire urbaine toulousaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27478⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Octobre (4), pp.799 - 816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.164.0799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637425v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When territorial planning manages to include farming : four local examples from Midi-Pyrénées (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les producteurs de grandes cultures dans le périurbain toulousain. Quelle insertion dans les territoires de la demande urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Barthe</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02083898v1</w:t>
+                <w:t xml:space="preserve">hal-02637425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets agricoles dans la planification territoriale ? L'exemple de quatre Pays en Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">When territorial planning manages to include farming : four local examples from Midi-Pyrénées (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34, pp.79-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 34, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642887v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture urbaine et périurbaine dans la région Pampéenne Argentine: fonctions et articulations avec les politiques des villes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des projets agricoles dans la planification territoriale ? L'exemple de quatre Pays en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, pp.50-63</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643689v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et développement territorial. Avant-propos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'agriculture urbaine et périurbaine dans la région Pampéenne Argentine: fonctions et articulations avec les politiques des villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johan Milian</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.5-8</w:t>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.50-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649398v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Agriculture et développement territorial. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.5-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083901v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture de l'aire urbaine de Toulouse : enseignements de la presse locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/soe.859⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642324v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'activité agricole dans les territoires : au carrefour entre le développement sectoriel et le développement territorial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'agriculture de l'aire urbaine de Toulouse : enseignements de la presse locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2011.0502⟩</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649458v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement de l'aire urbaine toulousaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accompagner l'activité agricole dans les territoires : au carrefour entre le développement sectoriel et le développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2011.0502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587692v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations sociales des agriculteurs périurbains: quelles articulations au territoire?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement de l'aire urbaine toulousaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.63-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664155v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain: quelle reconnaissance, quelle gouvernance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les relations sociales des agriculteurs périurbains: quelles articulations au territoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jose Serrano</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.529-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2006.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682679v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain : quelle reconnaissance, quelle gouvernance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain: quelle reconnaissance, quelle gouvernance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Moustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Serrano</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026211v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement dans l'aire urbaine Toulousaine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain : quelle reconnaissance, quelle gouvernance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8, pp.47-58</w:t>
+              <w:t xml:space="preserve">, 2005, 8, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671564v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réinvention du développement rural par la ville ? Les cas de Bahya Blanca et de Pigüé en Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement dans l'aire urbaine Toulousaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 276, pp.37-52</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670255v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vente directe de viande bovine dans la vallée du Thoré (Tarn) : un exemple de diversification agricole en proximité urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La réinvention du développement rural par la ville ? Les cas de Bahya Blanca et de Pigüé en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 11, pp.137-143</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 276, pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669583v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace agricole périurbain et politiques communales d'aménagement : l'exemple de l'agglomération albigeoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vente directe de viande bovine dans la vallée du Thoré (Tarn) : un exemple de diversification agricole en proximité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 208, pp.15</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11, pp.137-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678058v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximidad a la ciudad y/o proximidad a los mercados : dos contextos de oportunidades muy diferentes para la pequena agricultura. El caso de los horticultores del SW bonaerense</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Espace agricole périurbain et politiques communales d'aménagement : l'exemple de l'agglomération albigeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Universitaria de Geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 10, (1-2), pp.111-130</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 208, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673952v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a land cover model to identify farm types in the misiones agrarian frontier (Argentina)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proximidad a la ciudad y/o proximidad a los mercados : dos contextos de oportunidades muy diferentes para la pequena agricultura. El caso de los horticultores del SW bonaerense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 64, pp.137-149</w:t>
+              <w:t xml:space="preserve">Revista Universitaria de Geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10, (1-2), pp.111-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684235v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des photographies aériennes numérisées pour estimer la progression de l'embroussaillement par le buis sur le Causse-Méjean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Use of a land cover model to identify farm types in the misiones agrarian frontier (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 4 (156), pp.13-19</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693805v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of remote sensing imagery to assess the sustainability of agricultural systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des photographies aériennes numérisées pour estimer la progression de l'embroussaillement par le buis sur le Causse-Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 15 (12), pp.2481-2493</w:t>
+              <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 4 (156), pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712899v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interpretation of remote sensing imagery to assess the sustainability of agricultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 15 (12), pp.2481-2493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les systemes de culture du front de colonisation dans la province de Misiones (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2805,3080 +2935,3080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward local food systems? Building new links between policy domains and between actors in the French policy of Projets alimentaires territoriaux (PATs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographical Union Centennial Congress : Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des intermédiaires dans la relocalisation de l’alimentation : l’exemple des légumeries en région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58. Colloque ASRDLF : Transitions, gouvernance territoriale et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands enjeux de la relocalisation de l’approvisionnement en restauration collective. Comment les légumeries répondent elles à ces enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Alimentation locale et durable en restauration collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites et grandes exploitations agricoles en région Occitanie-Pyrénées-Méditerranée. Une analyse ville-campagne à partir du recensement agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales 2018 - La grande exploitation : formes et contours dans un nouvel âge du capitalisme agricole et des rapports villes-campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nanterre, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Colloquium of the Commission on the Sustainability of Rural Systems of the International Geographical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union (IGU). INT., Jul 2018, Santiago de Compostela, Espagne. pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installer de nouveaux maraîchers pour construire un système alimentaire métropolitain. Publicisation, formes d'appropriations de l'espace agricole et coexistence des usages. L'exemple d'une plaine maraîchère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura territorial e innovación social. ¿Hacia un nuevo modelo metropolitano en Europa del Sur?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking farming and urban life in Toulouse urban area: old question, new issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture urbaine et justice alimentaire : Expériences françaises et italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiusages d'une plaine maraîchère urbaine : proposition pour une analyse en termes de coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Agricultures urbaines durables : vecteur pour la transition écologique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward smart agriculture: conceptual description and practical applications in Italian and French case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of civil society in urban governance for urban and peri-urban farming in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography of Innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Civil society in the urban governance for urban and periurban farming. New local imaginations for alternative urban land-uses and farming in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Geography of innovation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des franges urbaines par les agriculteurs périurbains. Retravailler les interfaces : confins, frontières ou territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages des franges urbaines. Décrire, habiter, gouverner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Narbonne, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The various scales of the interaction between agriculture and urban sprawl: Producing crops near the city of Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. EUGEO 2013 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Rome, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture conventionnelle dans les territoires de la demande urbaine. Produire des grandes cultures aux abords de la 4ème ville française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes d'agriculture : pratiques ordinaires, débats publics et critique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires publics : une échelle de territorialisation de l’activité agricole en contexte périurbain. Le cas de l’aire urbaine de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agricultures et Territoires Ruraux. Ressorts du développement régional en Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des grandes cultures en contexte périurbain : les parcours des agriculteurs face à l’hybridation des territoires. Etude dans l’aire urbaine de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Scientifiques Internationales:Territoire, Territorialisation, Territorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenoble, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de projet : porteurs de nouvelles représentations et de nouvelles formes de développement de l’agriculture périurbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR "Les chemins du développement territorial"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking agriculture to urban development in the urban fringe of Toulouse (France): toward new representations, new practices and new partnerships in farming extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third congress of EUGEO, Geography's stake in Europe: People, environment, politics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Londres, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil agricole au carrefour du développement sectoriel et du développement territorial : accompagner l’activité agricole en situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES TERRITOIRES, ACTEURS EMERGENTS DU DEVELOPPEMENT AGRICOLE PERIURBAIN ? REPRESENTATIONS DE L'ACTIVITE AGRICOLE DANS LES PROJETS DE TERRITOIRES PERIURBAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires, acteurs émergents du développement agricole périurbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture dans les territoires périurbains : pratiques et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Periurbana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'activité agricole périurbaine questionne les métiers des conseillers agricoles ? L'exemple du Tarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de réflexion sur l'évolution du conseil en agriculture et des métiers du développement APCA - INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture de l'aire urbaine d'Albi : une agriculture périrubaine ? Une agriculture multifonctionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire DADP : Recherches pour et sur le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille espace-temps et démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du programme environnement, vie et sociétés PIREVS, session 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des assolements des exploitations agricoles dans un front pionnier : Vers une modélisation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et diagnostic de l'activité agricole sur une frontière agraire en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rendez-vous européen des acteurs de l'information géographique numérique MARI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformaciones territoriales en la frontera agraria de misiones (Argentina) y sustentabilidad de la pequena explotacion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario INTA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Mar del Plata, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosticos de sistemas de produccion : un enfoque metodologico baado en la teoria del equilibrio sistemico y su correlacion con indicadores paisajisticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario INTA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1994, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche spatiale et fonctionnelle des relations entre activités agricoles et territoires; construction d'une méthode de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'installation des exploitations agricoles a Misiones (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Agrotech 1990-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5888,521 +6018,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action publique agri-urbaine pour préserver, valoriser, reconnecter la plaine maraîchère de Blagnac aux enjeux métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheur "Systèmes alimentaires et Villes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Juvignac, France. 1 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives locales et émergence d’une gouvernance du système alimentaire urbain : cas de Montpellier et Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Colloque de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Athènes, Grèce. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional disparities in territorial dynamics across official categorisation of urban and rural areas (Occitanie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuralGeo2017 "New rural geographies in Europe: actors, processes, policies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany. 154 p., 2017, "New rural geographies in Europe: actors, processes, policies", European Rural Geographies Conference, June 14-17, 2017, Braunschweig, Germany, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From grassroots initiatives to urban food system governance? Case studies in Montpellier and Toulouse, southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RuralGeo2017 "New rural geographies in Europe: actors, processes, policies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany. 154 p., 2017, "New rural geographies in Europe: actors, processes, policies", European Rural Geographies Conference, June 14-17, 2017, Braunschweig, Germany, Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1st results of analysis of photo collection from COST TD1108 Urban Agriculture in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Urban Agriculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dublin, Ireland. 2 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard de la recherche européenne sur les interfaces entre production agricole et ville : analyse de photographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en Plein Champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pin Balma, France. 2 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6412,306 +6542,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et développement territorial (Partie II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail, 35, 96 p., 2013, 978-2-8107-0271-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalites de recomposition de l'agriculture en zone periurbaine et en declin industriel:le cas de la vallee du Thore (Tarn). Rapport de recherche 1997/1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture périurbaine en Midi-Pyrénées : Spécificités et diversités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6721,2376 +6851,2376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quæ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.208-209, 2024, 978-2-7592-3953-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces naturels et agricoles entre tensions et articulations métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Escaffre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’habitabilité métropolitaine en question. Recompositions résidentielles et articulations des activités agricoles en territoire toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-92, 2023, Les Cahiers POPSU, 9782080291417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes alimentaires territorialisés : de nouveaux cadres d'intégration des agricultures urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayté Banzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.113-134, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart agriculture, grassroots initiatives and urban food governance. Case studies in two metropolitan areas in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart development for rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.226, 2021, Regions and cities, 978-0-367-37479-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet alimentaire territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Kuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Leygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/70kt-4a32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installer de nouveaux maraîchers pour construire un système alimentaire métropolitain. Publicisation, formes d'appropriations de l'espace agricole et coexistence des usages. L'exemple d'une plaine maraîchère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura territorial e innovación social. ¿Hacia un nuevo modelo metropolitano en Europa del Sur?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicaciones de la Universidad de Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 518 p., 2018, 978-84-9134-290-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système alimentaire territorialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/j274-yr52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installer de nouveaux maraîchers pour construire un système alimentaire métropolitain. Publicisation, formes d’appropriation de l’espace agricole et coexistence des usages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultura territorial e innovacion social. Hacia un nuevo modelo metropolitano en Europa del Sur?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-84-9134-290-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relocalisation de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/pvms-fz91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la nature entre espaces urbains et non-urbains : résidence, pluri-résidence et mobilités dans les pratiques contemporaines de nature dans le sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valerià Paül Carril, Ruben Camilo Lois Gonzales, Juan Manuel Trillo Santamaria, Fiona Haslam McKenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite rural systems in a finite planet. Bridging gaps towards sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidade de Santiago de Compostela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-293, 2018, 978-84-16954-89-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisation de l’agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/yhhw-eh03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles formes d'animation territoriale pour les conseillers agricoles ? L'exemple du péri urbain albigeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae Educagri Editions, 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil agricole public dans l'aire urbaine toulousaine : entre développement sectoriel et territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae Educagri Editions, 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et simulation de la progression du buis entre 1948 et 1989: analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lepart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'embroussaillement par le buis et hiérarchie des différents paramètres de la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation spatiale des activités agricoles et processus environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1095-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité des exploitations agricoles de fronts pionniers vue comme une capacité d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 2000, 2-85816-446-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille espace-temps et démarche de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Mirail, 2000, 2-85816-446-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des conclusions et propositions des groupes. Partie 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Darre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments sur les travaux menés par les groupes. Partie 2. Document de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bonnemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques innovantes de pérennisation de l'agropastoralisme au Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière agraire de Misiones ; Modes de consolidation, diversité des exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité spatiale des petits paysans et occupation de l'espace sur les fronts et frontières du bassin du haut Parana-Uruguay Argentine, Brésil et Paraguay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du territoire sur les fronts pionniers. Tendances d'évolution et actions de développement sur les sites de Maraba (Amazonie) et de Missiones (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iran Veiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fronts pionniers de l'Amazonie. La formation de nouveaux territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question foncière dans l'évolution et les perspectives de la petite agriculture en Argentine. La structure agraire argentine : concentration foncière et petites exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petrantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terre, terroir, territoire. Les tensions foncières.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM Editions, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9100,1993 +9230,2113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle et la place des légumeries dans la relocalisation des approvisionnements de la restauration collective en région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du projet alimentaire de la ville d’Albi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Merville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644481v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet GATO : Étude du projet alimentaire de Castelnaudary. D’une politique municipale sur l’alimentation saine à un projet inter-territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Merville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du projet alimentaire du Pôle territorial de l’Albigeois et des Bastides. Du soutien au secteur économique agricole à une politique alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Merville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces naturels et agricoles dans la construction métropolitaine: une altérité entre tensions et articulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations et pratiques des espaces naturels en contexte métropolitain toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Panegos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture” Final report RURAGRI ERA-NET “Towards a Smart Rural Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">WORK PACKAGE 3 Policies and governance structures for smart agriculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670522v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WORK PACKAGE 3 Policies and governance structures for smart agriculture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture” Final report RURAGRI ERA-NET “Towards a Smart Rural Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene S. Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557717v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WORK PACKAGE 3, report 1. Definition of Smart Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Darly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COST Training School « Farming near the city / farming with the city: studying and enhancing the links between places, activities and policies »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de parc agricole. Analyse bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l'atelier agriculture de la journée de rencontre avec les acteurs locaux de Quint-Fonsegrives et Saint-Orens-De-Gameville du 15 mai 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LISST. 2025, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du projet Gouvernances Alimentaires Territorialisées en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Néel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et territoires : les scientifiques d'INRAE en appui des projets alimentaires territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Parfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; INRAE - Département ACT. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes de Toulouse, un nouvel horizon pour la plaine maraîchère des Quinze-Sols à Blagnac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Solagro. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’action publique agri-urbaine ? La plaine maraîchère des Quinze Sols à Blagnac entre transversalité des enjeux et des modes d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Canavate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inrae. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation de la société civile à l'action publique en faveur de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2016, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local initiatives and networking for a smarter relation between food production and urban development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poinsinet de Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] CASE STUDY Toulouse urban area (France, WP3), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des agricultures urbaines et périurbaines. Les actions engagées dans l’aire urbaine de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de fin de projet, programme PSDR 3 (2007-2001). Projet Agriculture et Gouvernance des Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Eychenne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11096,281 +11346,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet alimentaire territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schvirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relocalisation de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système alimentaire territorialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11438,51 +11688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE545B48"/>
+    <w:nsid w:val="107EB39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11669,51 +11919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-duvernoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3090-5551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841345v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Sateriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.10.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.01.019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27478" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.859" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603323v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758941v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perucca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806714v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809888v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836328v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/cultura-territorial-e-innovacion-social.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Page" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N'Diaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j274-yr52" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvms-fz91" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817191v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815961v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836744v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantonio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644481v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Merville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756330v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644487v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fortin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115206v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canavate" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsinet de Sivry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792678v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801980v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272612v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schvirtz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166047v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-duvernoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3090-5551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tutu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Winklerprins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1773657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103489" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Sateriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.01.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.859" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perucca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/cultura-territorial-e-innovacion-social.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Page" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N'Diaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j274-yr52" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvms-fz91" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815961v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantonio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644481v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Merville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fortin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canavate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsinet de Sivry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schvirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>