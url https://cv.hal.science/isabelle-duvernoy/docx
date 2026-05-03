--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1321,239 +1321,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et développement territorial. Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Milian</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649398v1</w:t>
+                <w:t xml:space="preserve">hal-02083901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture et développement territorial. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.5-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083901v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture de l'aire urbaine de Toulouse : enseignements de la presse locale</w:t>
               </w:r>
@@ -2065,217 +2065,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain : quelle reconnaissance, quelle gouvernance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement dans l'aire urbaine Toulousaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8, pp.87-104</w:t>
+              <w:t xml:space="preserve">, 2005, 8, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01026211v1</w:t>
+                <w:t xml:space="preserve">hal-02671564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement dans l'aire urbaine Toulousaine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain : quelle reconnaissance, quelle gouvernance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8, pp.47-58</w:t>
+              <w:t xml:space="preserve">, 2005, 8, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671564v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01026211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention du développement rural par la ville ? Les cas de Bahya Blanca et de Pigüé en Argentine</w:t>
               </w:r>
@@ -4475,247 +4475,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil agricole au carrefour du développement sectoriel et du développement territorial : accompagner l’activité agricole en situation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+                <w:t xml:space="preserve">LES TERRITOIRES, ACTEURS EMERGENTS DU DEVELOPPEMENT AGRICOLE PERIURBAIN ? REPRESENTATIONS DE L'ACTIVITE AGRICOLE DANS LES PROJETS DE TERRITOIRES PERIURBAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758495v1</w:t>
+                <w:t xml:space="preserve">hal-00523323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES TERRITOIRES, ACTEURS EMERGENTS DU DEVELOPPEMENT AGRICOLE PERIURBAIN ? REPRESENTATIONS DE L'ACTIVITE AGRICOLE DANS LES PROJETS DE TERRITOIRES PERIURBAINS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le conseil agricole au carrefour du développement sectoriel et du développement territorial : accompagner l’activité agricole en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523323v1</w:t>
+                <w:t xml:space="preserve">hal-02758495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
               </w:r>
@@ -6582,64 +6582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail, 35, 96 p., 2013, 978-2-8107-0271-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11249,51 +11249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de fin de projet, programme PSDR 3 (2007-2001). Projet Agriculture et Gouvernance des Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11688,51 +11688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="107EB39C"/>
+    <w:nsid w:val="F712279F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11919,51 +11919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-duvernoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3090-5551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tutu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Winklerprins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1773657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103489" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Sateriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.01.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.859" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perucca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/cultura-territorial-e-innovacion-social.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Page" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N'Diaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j274-yr52" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvms-fz91" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815961v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantonio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644481v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Merville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fortin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canavate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsinet de Sivry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schvirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-duvernoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3090-5551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tutu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Winklerprins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1773657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103489" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Sateriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.01.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.859" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perucca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/cultura-territorial-e-innovacion-social.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Page" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N'Diaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j274-yr52" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvms-fz91" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815961v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantonio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644481v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Merville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fortin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canavate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsinet de Sivry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schvirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>