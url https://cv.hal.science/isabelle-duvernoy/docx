--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1040,51 +1040,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When territorial planning manages to include farming : four local examples from Midi-Pyrénées (France)</w:t>
+                <w:t xml:space="preserve">Des projets agricoles dans la planification territoriale ? L'exemple de quatre Pays en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
@@ -1093,102 +1093,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34, pp.79-92. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 34, pp.79-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083898v1</w:t>
+                <w:t xml:space="preserve">hal-02642887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des projets agricoles dans la planification territoriale ? L'exemple de quatre Pays en Midi-Pyrénées</w:t>
+                <w:t xml:space="preserve">When territorial planning manages to include farming : four local examples from Midi-Pyrénées (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lima</w:t>
@@ -1197,69 +1188,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 34, pp.79-90</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 34, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642887v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture urbaine et périurbaine dans la région Pampéenne Argentine: fonctions et articulations avec les politiques des villes</w:t>
               </w:r>
@@ -1321,239 +1321,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture et développement territorial. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.5-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083901v1</w:t>
+                <w:t xml:space="preserve">hal-02649398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et développement territorial. Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations de l’activité agricole dans les projets de territoires périurbains : exemple de trois Pays en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johan Milian</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 224, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.4273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649398v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture de l'aire urbaine de Toulouse : enseignements de la presse locale</w:t>
               </w:r>
@@ -2065,217 +2065,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement dans l'aire urbaine Toulousaine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain : quelle reconnaissance, quelle gouvernance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Moustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8, pp.47-58</w:t>
+              <w:t xml:space="preserve">, 2005, 8, pp.87-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671564v1</w:t>
+                <w:t xml:space="preserve">halshs-01026211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agriculture multifonctionnelle dans le projet urbain : quelle reconnaissance, quelle gouvernance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La profession agricole dans le système d'acteurs de l'aménagement et du développement dans l'aire urbaine Toulousaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la multifonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8, pp.87-104</w:t>
+              <w:t xml:space="preserve">, 2005, 8, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01026211v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention du développement rural par la ville ? Les cas de Bahya Blanca et de Pigüé en Argentine</w:t>
               </w:r>
@@ -4695,247 +4695,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+                <w:t xml:space="preserve">Les territoires, acteurs émergents du développement agricole périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00526103v1</w:t>
+                <w:t xml:space="preserve">hal-02751375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires, acteurs émergents du développement agricole périurbain ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LE CONSEIL AGRICOLE AU CARREFOUR DU DEVELOPPEMENT SECTORIEL ET DU DEVELOPPEMENT TERRITORIAL :ACCOMPAGNER L'ACTIVITE AGRICOLE EN SITUATIONE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751375v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture dans les territoires périurbains : pratiques et perspectives</w:t>
               </w:r>
@@ -5420,260 +5420,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale et diagnostic de l'activité agricole sur une frontière agraire en Argentine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformaciones territoriales en la frontera agraria de misiones (Argentina) y sustentabilidad de la pequena explotacion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rendez-vous européen des acteurs de l'information géographique numérique MARI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminario INTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Mar del Plata, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776348v1</w:t>
+                <w:t xml:space="preserve">hal-02778563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformaciones territoriales en la frontera agraria de misiones (Argentina) y sustentabilidad de la pequena explotacion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Langlet</w:t>
+                <w:t xml:space="preserve">Analyse spatiale et diagnostic de l'activité agricole sur une frontière agraire en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario INTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1994, Mar del Plata, España</w:t>
+              <w:t xml:space="preserve">6. Rendez-vous européen des acteurs de l'information géographique numérique MARI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778563v1</w:t>
+                <w:t xml:space="preserve">hal-02776348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosticos de sistemas de produccion : un enfoque metodologico baado en la teoria del equilibrio sistemico y su correlacion con indicadores paisajisticos</w:t>
               </w:r>
@@ -6582,64 +6582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Mirail, 35, 96 p., 2013, 978-2-8107-0271-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6657,51 +6657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalites de recomposition de l'agriculture en zone periurbaine et en declin industriel:le cas de la vallee du Thore (Tarn). Rapport de recherche 1997/1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6732,51 +6732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture périurbaine en Midi-Pyrénées : Spécificités et diversités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Auricoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7398,243 +7398,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installer de nouveaux maraîchers pour construire un système alimentaire métropolitain. Publicisation, formes d'appropriations de l'espace agricole et coexistence des usages. L'exemple d'une plaine maraîchère.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système alimentaire territorialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultura territorial e innovación social. ¿Hacia un nuevo modelo metropolitano en Europa del Sur?</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j274-yr52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790767v1</w:t>
+                <w:t xml:space="preserve">hal-03727660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système alimentaire territorialisé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Installer de nouveaux maraîchers pour construire un système alimentaire métropolitain. Publicisation, formes d'appropriations de l'espace agricole et coexistence des usages. L'exemple d'une plaine maraîchère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sochacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2018, </w:t>
+              <w:t xml:space="preserve">Cultura territorial e innovación social. ¿Hacia un nuevo modelo metropolitano en Europa del Sur?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/j274-yr52⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Publicaciones de la Universidad de Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 518 p., 2018, 978-84-9134-290-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727660v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Installer de nouveaux maraîchers pour construire un système alimentaire métropolitain. Publicisation, formes d’appropriation de l’espace agricole et coexistence des usages.</w:t>
               </w:r>
@@ -7741,51 +7741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
@@ -10975,237 +10975,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation de la société civile à l'action publique en faveur de l'agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local initiatives and networking for a smarter relation between food production and urban development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Poinsinet de Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] 2016, 6 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] CASE STUDY Toulouse urban area (France, WP3), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801382v1</w:t>
+                <w:t xml:space="preserve">hal-02801056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local initiatives and networking for a smarter relation between food production and urban development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation de la société civile à l'action publique en faveur de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2016, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Poinsinet de Sivry</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02801056v1</w:t>
+                <w:t xml:space="preserve">hal-02801382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des agricultures urbaines et périurbaines. Les actions engagées dans l’aire urbaine de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tshibangu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11249,51 +11249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de fin de projet, programme PSDR 3 (2007-2001). Projet Agriculture et Gouvernance des Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11688,51 +11688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F712279F"/>
+    <w:nsid w:val="37A8D125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11919,51 +11919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-duvernoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3090-5551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tutu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Winklerprins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1773657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103489" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Sateriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.01.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.859" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perucca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790767v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/cultura-territorial-e-innovacion-social.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Page" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N'Diaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j274-yr52" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvms-fz91" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815961v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantonio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644481v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Merville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fortin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canavate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsinet de Sivry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schvirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-duvernoy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3090-5551" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554437v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl S. Zimmerer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangxiao Qiu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Tutu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Winklerprins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2026.1773657" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2024.103489" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.8223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10392-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zambon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Sateriano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salvati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.01.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.164.0799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paradis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083898v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02083901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.859" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2006.0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lorda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langlet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756673v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787718v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736222v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boyelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Corsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751375v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Auricoste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bodet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perucca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775851v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602720v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/l-habitabilite-metropolitaine-en-question/9782080291417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716646v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Kuzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leygues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/70kt-4a32" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Page" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey N'Diaye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j274-yr52" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puv.uv.es/cultura-territorial-e-innovacion-social.html?___store=espanyol&amp;amp;___from_store=valencia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pvms-fz91" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02984022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/458948.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728278v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/yhhw-eh03" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817191v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815961v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepart" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840194v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bonnemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Darre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dominguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848864v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petrantonio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03868491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moran" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644481v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Merville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419148v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670522v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene S. Darly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01557709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corsi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Fortin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Marti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Raymond" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482463v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Parfait" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pinaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791455v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Canavate" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801056v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poinsinet de Sivry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tshibangu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801382v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272612v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schvirtz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161419v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouvier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166047v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>