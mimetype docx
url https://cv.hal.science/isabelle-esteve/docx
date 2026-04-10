--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -100,243 +100,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apports de la (socio)linguistique appliquée pour la médiation de l’information à destination des MNA en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.219-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.202.0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Socio)linguistique appliquée à l’enseignement/apprentissage de la LSF : quelles clefs pour les futurs formateurs de LSF ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Montigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1/2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 202 (2), pp.219-232. </w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion exploratoire sur les contours du genre académique en LSF dans les travaux universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Montigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1093,51 +1093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etayer l’interaction professionnels-Mineurs Non Accompagnés : quels supports de médiation pour l’interaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interanational Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Soci&amp;ter, Jan 2024, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1244,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à l'urgence pour accompagner les (futurs)professionnels signants : défis, enjeux, pratiques de la création de ressources professionnelles de et en LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Montigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition(s) dans et pour les centres de Langues et de ressources en Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1376,165 +1376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littératie numérique et accès aux savoirs : quels besoins d’acculturation ? quels dispositifs de médiation inclusifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale : « La communication écrite entre l’État et le citoyen : défis numériques, perspectives rédactologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littératie numérique et accès aux savoirs : quels besoins d’acculturation ? quels dispositifs de médiation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Communication état-citoyens : défis numériques, perspectives rédactologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval [en ligne], Oct 2021, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748370v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03613870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de notes des étudiants sourds : accueillir les stratégies de translanguaging pour penser des perspectives pédagogiques</w:t>
               </w:r>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,51 +1944,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la (socio)linguistique appliquée pour la Médiation de l'Information à destination des MNA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International PRELA 2019 "Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2026,51 +2026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MIMNA : Médiation de l’information auprès de mineurs non accompagnés. Création d’un livret non-linguistique de médiation pour l’accueil et l’accompagnement des MNA en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2121,51 +2121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MIMNA : Optimiser l'accès à l'information des MNA, optimiser la médiation des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2279,234 +2279,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Outils de médiation non-linguistiques pour l’accueil et l’accompagnement des MNA en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIICAR : International Conference Cross-Linguistic and Cross-Cultural Communication for Refugees and Asylum Seekers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Séville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non-linguistic welcome booklet for Unaccompanied Refugee Minors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safeguarding children’s rights in immigration law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leiden University, Nov 2018, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponts entre pédagogie et linguistique dans le DU Formateur de LSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Montigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des 20 ans de l'ULSF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2544,51 +2544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller les professionnels pour améliorer l'accueil et l'accompagnement des MNA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études MIEUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe DIPLUFOR, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2827,165 +2827,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multimodalité en contexte de surdité : une fenêtre unique sur les compétences transitionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études ASLAN «Quand les gestes montrent la langue (et le discours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Apr 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Gestures-Signs Dynamics in deaf children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International ADYLOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Adyloc, Paris 3 Sorbonne Nouvelle, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024189v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02024192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réflexion intégrée et intégrante du bilinguisme en contexte de surdité</w:t>
               </w:r>
@@ -3538,51 +3538,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité informationnelle, soutien social informatif et médiation de l’Information à destination des Mineurs Non Accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,51 +4117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d’utilisation du dispositif de médiation multimodale « Valeurs de la République » pour Mineurs Non Accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4179,51 +4179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret de médiation de l’information pour Mineurs Non Accompagnés « Valeurs de la République »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4342,51 +4342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret d'accueil - médiation de l'information à destination des Mineurs Non Accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,51 +4417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation - Livret non-linguistique de médiation pour l'accueil et l'accompagnement des Mineurs Non Accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,166 +4765,84 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00988987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises de notes des étudiants sourds : accueillir les stratégies de translanguaging pour penser des perspectives pédagogiques</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Deaf students' note-taking: welcoming translanguaging strategies to consider pedagogical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4933,73 +4851,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In C. Moreau et al. (Ed.), the International Conference on “Minority languages spoken or signed and inclusive spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, PARIS, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de notes des étudiants sourds : accueillir les stratégies de translanguaging pour penser des perspectives pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5015,190 +4933,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence international « Langues minoritaires vocales ou signées &amp; Espaces inclusifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des langues et du langage n°2. Perspective pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Estève</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faure Auriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faure Auriane</w:t>
+                <w:t xml:space="preserve">Aurélie Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guitton</w:t>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Souque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des étudiants chercheurs en didactique des langues et linguistique (CEDIL2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2011, 978-2-7061-1671-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5345,51 +5263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Montigon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Alain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5834265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigas Lucile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743922v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Auriane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Montigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Alain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5834265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigas Lucile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Auriane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guitton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>