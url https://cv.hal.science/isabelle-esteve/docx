--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1074,50 +1074,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamiques gestes/signes dans les stratégies adaptatives des (futurs) professionnels signants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISGS-France (International Society for Gesture Studies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, [en ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etayer l’interaction professionnels-Mineurs Non Accompagnés : quels supports de médiation pour l’interaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1126,126 +1195,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interanational Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Soci&amp;ter, Jan 2024, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843879v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04844714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à l'urgence pour accompagner les (futurs)professionnels signants : défis, enjeux, pratiques de la création de ressources professionnelles de et en LSF</w:t>
               </w:r>
@@ -1307,355 +1307,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littératie numérique et accès aux savoirs : quels besoins d’acculturation ? quels dispositifs de médiation inclusifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale : « La communication écrite entre l’État et le citoyen : défis numériques, perspectives rédactologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératie numérique et accès aux savoirs : quels besoins d’acculturation ? quels dispositifs de médiation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Communication état-citoyens : défis numériques, perspectives rédactologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval [en ligne], Oct 2021, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prises de notes des étudiants sourds : accueillir les stratégies de translanguaging pour penser des perspectives pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence international « Langues minoritaires vocales ou signées &amp; Espaces inclusifs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5834265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littéracie numérique et accès aux savoirs : Quels besoins d’acculturation ? Quels dispositifs de médiation inclusifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication écrite entre l’État et le citoyen : défis numériques, perspectives rédactologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Laval (Québec), Oct 2021, Laval [en ligne], Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser des dispositifs pédagogiques inclusifs à l’université pour les étudiants bilingues : focus sur les traces écrites des étudiants sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Athènes, Greece. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,50 +2007,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet MIMNA : Optimiser l'accès à l'information des MNA, optimiser la médiation des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international de psychologie clinique interculturelle Mineurs Non Accompagnés : Quels accompagnements pour quels projets ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Apr 2019, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet MIMNA : Médiation de l’information auprès de mineurs non accompagnés. Création d’un livret non-linguistique de médiation pour l’accueil et l’accompagnement des MNA en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2072,195 +2167,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès de l'ARIC : Migrations, relations interculturelles et rapports de pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARIC, Haute école du travail social, Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturalité et accès aux savoirs : quand les étudiants sourds créent un effet loupe sur les besoins d’acculturation des étudiants à la littéracie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque International CODES « Communication, Diversité, Solidarité : Discours et pratiques de la diversité culturelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Coïmbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2827,247 +2827,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une réflexion intégrée et intégrante du bilinguisme en contexte de surdité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions au développement de perspectives plurilingues en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pluri-L, Jun 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multimodalité en contexte de surdité : une fenêtre unique sur les compétences transitionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ASLAN «Quand les gestes montrent la langue (et le discours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gestures-Signs Dynamics in deaf children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International ADYLOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Adyloc, Paris 3 Sorbonne Nouvelle, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024189v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01948221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer le développement des habiletés narratives : lumière bilingue et multimodale sur les trajectoires langagières enfantines en contexte de surdité</w:t>
               </w:r>
@@ -3631,212 +3631,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and political context of the problem of deafness in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linguistic socialization of deaf children in French schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.82-100, 2017</w:t>
+              <w:t xml:space="preserve">, pp.190-210, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948271v1</w:t>
+                <w:t xml:space="preserve">hal-01948279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic socialization of deaf children in French schools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and political context of the problem of deafness in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.190-210, 2017</w:t>
+              <w:t xml:space="preserve">, , pp.82-100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948279v1</w:t>
+                <w:t xml:space="preserve">hal-01948271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalités langagières et tensions identitaires chez les enfants sourds</w:t>
               </w:r>
@@ -4098,177 +4098,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Livret de médiation de l’information pour Mineurs Non Accompagnés « Valeurs de la République »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide d’utilisation du dispositif de médiation multimodale « Valeurs de la République » pour Mineurs Non Accompagnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844728v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04844738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations avec les mineurs non accompagnés et les jeunes majeurs Le projet MIMNA</w:t>
               </w:r>
@@ -4805,51 +4805,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deaf students' note-taking: welcoming translanguaging strategies to consider pedagogical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4887,51 +4887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de notes des étudiants sourds : accueillir les stratégies de translanguaging pour penser des perspectives pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5263,51 +5263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Montigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Alain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5834265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigas Lucile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Auriane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guitton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Montigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Alain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5834265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigas Lucile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Auriane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guitton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>