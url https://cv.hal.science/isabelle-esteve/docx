--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1074,178 +1074,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etayer l’interaction professionnels-Mineurs Non Accompagnés : quels supports de médiation pour l’interaction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interanational Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Soci&amp;ter, Jan 2024, Mons, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques gestes/signes dans les stratégies adaptatives des (futurs) professionnels signants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS-France (International Society for Gesture Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844714v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04843879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à l'urgence pour accompagner les (futurs)professionnels signants : défis, enjeux, pratiques de la création de ressources professionnelles de et en LSF</w:t>
               </w:r>
@@ -1307,355 +1307,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Littéracie numérique et accès aux savoirs : Quels besoins d’acculturation ? Quels dispositifs de médiation inclusifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communication écrite entre l’État et le citoyen : défis numériques, perspectives rédactologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval (Québec), Oct 2021, Laval [en ligne], Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératie numérique et accès aux savoirs : quels besoins d’acculturation ? quels dispositifs de médiation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Communication état-citoyens : défis numériques, perspectives rédactologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval [en ligne], Oct 2021, Laval (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littératie numérique et accès aux savoirs : quels besoins d’acculturation ? quels dispositifs de médiation inclusifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale : « La communication écrite entre l’État et le citoyen : défis numériques, perspectives rédactologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de notes des étudiants sourds : accueillir les stratégies de translanguaging pour penser des perspectives pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence international « Langues minoritaires vocales ou signées &amp; Espaces inclusifs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5834265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser des dispositifs pédagogiques inclusifs à l’université pour les étudiants bilingues : focus sur les traces écrites des étudiants sourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGACCESS Conference on Computers and Accessibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Athènes, Greece. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,50 +2007,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Projet MIMNA : Médiation de l’information auprès de mineurs non accompagnés. Création d’un livret non-linguistique de médiation pour l’accueil et l’accompagnement des MNA en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème congrès de l'ARIC : Migrations, relations interculturelles et rapports de pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIC, Haute école du travail social, Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet MIMNA : Optimiser l'accès à l'information des MNA, optimiser la médiation des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2072,195 +2167,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international de psychologie clinique interculturelle Mineurs Non Accompagnés : Quels accompagnements pour quels projets ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Savoie Mont-Blanc, Apr 2019, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interculturalité et accès aux savoirs : quand les étudiants sourds créent un effet loupe sur les besoins d’acculturation des étudiants à la littéracie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque International CODES « Communication, Diversité, Solidarité : Discours et pratiques de la diversité culturelle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Coïmbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2279,50 +2279,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-linguistic welcome booklet for Unaccompanied Refugee Minors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safeguarding children’s rights in immigration law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leiden University, Nov 2018, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outils de médiation non-linguistiques pour l’accueil et l’accompagnement des MNA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2331,139 +2413,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIICAR : International Conference Cross-Linguistic and Cross-Cultural Communication for Refugees and Asylum Seekers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Séville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024106v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02024155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponts entre pédagogie et linguistique dans le DU Formateur de LSF</w:t>
               </w:r>
@@ -2909,165 +2909,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Gestures-Signs Dynamics in deaf children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop International ADYLOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Adyloc, Paris 3 Sorbonne Nouvelle, Apr 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multimodalité en contexte de surdité : une fenêtre unique sur les compétences transitionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études ASLAN «Quand les gestes montrent la langue (et le discours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024192v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02024189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer le développement des habiletés narratives : lumière bilingue et multimodale sur les trajectoires langagières enfantines en contexte de surdité</w:t>
               </w:r>
@@ -3631,212 +3631,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic socialization of deaf children in French schools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social and political context of the problem of deafness in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.190-210, 2017</w:t>
+              <w:t xml:space="preserve">, , pp.82-100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948279v1</w:t>
+                <w:t xml:space="preserve">hal-01948271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and political context of the problem of deafness in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linguistic socialization of deaf children in French schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Mugnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Zaborniak-Sobczak ; Katarzyna Ita Bieńkowska ; Edyta Tomińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected issues of early-development support and education of children and youth with hearing impairment - comparative analysis on the example of five European countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.82-100, 2017</w:t>
+              <w:t xml:space="preserve">, pp.190-210, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948271v1</w:t>
+                <w:t xml:space="preserve">hal-01948279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalités langagières et tensions identitaires chez les enfants sourds</w:t>
               </w:r>
@@ -4098,177 +4098,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guide d’utilisation du dispositif de médiation multimodale « Valeurs de la République » pour Mineurs Non Accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livret de médiation de l’information pour Mineurs Non Accompagnés « Valeurs de la République »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844738v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04844728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations avec les mineurs non accompagnés et les jeunes majeurs Le projet MIMNA</w:t>
               </w:r>
@@ -4805,51 +4805,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deaf students' note-taking: welcoming translanguaging strategies to consider pedagogical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4887,51 +4887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises de notes des étudiants sourds : accueillir les stratégies de translanguaging pour penser des perspectives pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Estève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5263,51 +5263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Montigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Alain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5834265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024155v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024189v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844738v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigas Lucile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Auriane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guitton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Est&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.202.0092" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Montigon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.4201" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948210v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962481v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Alain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024115v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844714v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5834265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02896681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Evain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3373625.3418010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Gaultier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Yahyaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024164v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024189v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967345v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024146v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Batista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419204v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigas Lucile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01501253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENL026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00988987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743922v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Auriane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guitton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Souque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>