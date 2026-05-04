--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -252,387 +252,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éducation de l'attention et photographie : l'expérience en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ruiz-Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentine Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.126-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321403v1</w:t>
+                <w:t xml:space="preserve">hal-04842183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation par l’espace depuis le Centre de Documentation et d’Information Déplacements, nouveaux imaginaires et appropriations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 9 (2), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/atic.009.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503635v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation de l'attention et photographie : l'expérience en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiation par l’espace depuis le Centre de Documentation et d’Information Déplacements, nouveaux imaginaires et appropriations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ruiz-Ballesteros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+                <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (3), pp.126-150</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (1), pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842183v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace saisi par les Sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, L'espace saisi par les Sciences de l'information et de la communication, 2024/2 (9), pp.5-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/atic.009.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842490v1</w:t>
@@ -1876,96 +1876,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité du dispositif documentaire à révéler son rôle d'accompagnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication scientifique et traitement documentaire de l'IST : quelles méthodes du travail intellectuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esquisse </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp. 127-139</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 5, pp. 85-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804485v1</w:t>
+                <w:t xml:space="preserve">hal-00795180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organização do saber e mediação documental: do tratamento de periódicos de história à sua utilização em bibliotecas universitárias na França</w:t>
               </w:r>
@@ -2040,109 +2053,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication scientifique et traitement documentaire de l'IST : quelles méthodes du travail intellectuel ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacité du dispositif documentaire à révéler son rôle d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, vol. 5, pp. 85-104</w:t>
+              <w:t xml:space="preserve">Esquisse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp. 127-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795180v1</w:t>
+                <w:t xml:space="preserve">hal-00804485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des représentations croisées pour l'émergence d'une médiation de l'espace documentaire</w:t>
               </w:r>
@@ -2497,51 +2497,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétexte photographique : participation et expérience sensible au sein du dispositif d’Education socioculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ruiz-Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2825,51 +2825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’appropriation des politiques à la gouvernance d’un territoire éducatif partagé : le cas duProjet EDucatif Territorial (PEDT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif en questions : le prisme des sciences de l'éducation et de la formation et des sciences de l'information et de la communication : détours par le macro-dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4424,191 +4424,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures de lecteurs et représentations de soi : médiation documentaire à l'œuvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Art et documentation : repenser les frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la médiation des savoirs : Sciences de l'information-documentation et mémoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3èmes journées scientifiques internationales du réseau MUSSI</w:t>
+              <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-128, 2016, 978-9938-14-825-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759124v1</w:t>
+                <w:t xml:space="preserve">hal-01759134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et documentation : repenser les frontières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postures de lecteurs et représentations de soi : médiation documentaire à l'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupin de Saint Cyr-Heckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybridités, frontières et seuils : l'ouverture des espaces informationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-128, 2016, 978-9938-14-825-1</w:t>
+              <w:t xml:space="preserve">De la médiation des savoirs : Sciences de l'information-documentation et mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3èmes journées scientifiques internationales du réseau MUSSI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759134v1</w:t>
+                <w:t xml:space="preserve">hal-01759124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants en herbe : développement professionnel des enseignants-chercheurs</w:t>
               </w:r>
@@ -5472,51 +5472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017515v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i1.22257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ait-Ali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruiz-Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corneille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin de Saint Cyr-Heckel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cl&#233;mente-Bartoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5Q4K4DP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Senie-Demeurisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marciset-Sognos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocim.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00343132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01867863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017515v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cjils-rcsib.v48i1.22257" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ruiz-Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.009.0005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ait-Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478050v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corneille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupin de Saint Cyr-Heckel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0462" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Lefeuvre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard R&#233;gimbeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cl&#233;mente-Bartoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Epelboin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamaury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.01.014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5Q4K4DP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150012013063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liqu&#232;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795148v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500178v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Senie-Demeurisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01216138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150008002093" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04407290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marciset-Sognos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03603295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112962v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463747v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03640382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fraysse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1160-sur-les-sciences-de-l-information-et-de-la-communication-contributions-hybrides-autour-des-travaux-de-viviane-couzinet-idc-9782364936003.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ocim.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03643399v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/sciences/information-communication/1127-le-document-dialogue-entre-sciences-de-l-information-et-de-la-communication-et-histoire-idc-9782364935785.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759124v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00343132v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01867863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794762v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>