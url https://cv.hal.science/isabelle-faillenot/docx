--- v0 (2026-03-30)
+++ v1 (2026-05-10)
@@ -156,1397 +156,1392 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting and empathy capabilities drive brain response to pain cues in baby cries</w:t>
+                <w:t xml:space="preserve">The multifaceted neural architecture of pain modulation by emotion and cognition: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Modernell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia-Larrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Fauchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000003914⟩</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2026.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466321v1</w:t>
+                <w:t xml:space="preserve">hal-05608208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroanatomy and lesion networks of central poststroke pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parenting and empathy capabilities drive brain response to pain cues in baby cries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siloé Corvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Karoam</w:t>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Bruss</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+                <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000003618⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000003914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111009v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac autonomic responses to cortical electrical stimulation: a SEEG study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroanatomy and lesion networks of central poststroke pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Karoam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chouchou</w:t>
+                <w:t xml:space="preserve">Katharine Champoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Soulier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marcelo Delboni Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121423⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000003618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283898v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating brain dysfunction in neuropathic pain with MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac autonomic responses to cortical electrical stimulation: a SEEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Peyron</w:t>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siloé Corvin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf196⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 318, pp.121423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067508v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting neuropathic from poststroke pain: the white matter within</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigating brain dysfunction in neuropathic pain with MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siloé Corvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002427⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.fcaf196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942969v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modular Organization of Pain Brain Networks: An fMRI Graph Analysis Informed by Intracranial EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Fauchon</w:t>
+                <w:t xml:space="preserve">Dissecting neuropathic from poststroke pain: the white matter within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Delboni Lemos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Tavares Lucato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+                <w:t xml:space="preserve">Manoel Jacobsen Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pomares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bastuji</w:t>
+                <w:t xml:space="preserve">Luciana Mendonça Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgaa088⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (4), pp.765-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943049v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Modular Organization of Pain Brain Networks: An fMRI Graph Analysis Informed by Intracranial EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fauchon</w:t>
+                <w:t xml:space="preserve">Florence Pomares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Faillenot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Chouchou</w:t>
+                <w:t xml:space="preserve">Hélène Bastuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgaa088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113409v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieving autobiographical experience of painful events in a phantom limb: brain concomitants in a case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain activity sustaining the modulation of pain by empathetic comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Borg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Peyron</w:t>
+                <w:t xml:space="preserve">C. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (1), pp.41-48. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.8398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13554794.2018.1429636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44879-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138810v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual modulation of autonomic pain reactivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Retrieving autobiographical experience of painful events in a phantom limb: brain concomitants in a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212, pp.28 - 31. </w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autneu.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2018.1429636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03551064v1</w:t>
+                <w:t xml:space="preserve">hal-02138810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does an observer's empathy influence my pain? Effect of perceived empathetic or unempathetic support on a pain test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contextual modulation of autonomic pain reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perrin</w:t>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pichot</w:t>
+                <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autonomic Neuroscience: Basic and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212, pp.28 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autneu.2018.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.13701⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806781v1</w:t>
+                <w:t xml:space="preserve">inserm-03551064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroanatomy and 3D probabilistic atlas of the human insula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Heckemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1613,2517 +1608,2651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03551069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy methods to make the neuronavigated targeting of DLPFC accurate and routinely accessible for rTMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+                <w:t xml:space="preserve">Does an observer's empathy influence my pain? Effect of perceived empathetic or unempathetic support on a pain test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vassal</w:t>
+                <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boutet</w:t>
+                <w:t xml:space="preserve">C. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jeannin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Peyron</w:t>
+                <w:t xml:space="preserve">V. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (1), pp.35-46. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (10), pp.2629-2637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138815v1</w:t>
+                <w:t xml:space="preserve">hal-04806781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy methods to make the neuronavigated targeting of DLPFC accurate and routinely accessible for rTMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Amiez</w:t>
+                <w:t xml:space="preserve">François Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena G. Wutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Petrides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Borís Burle</w:t>
+                <w:t xml:space="preserve">Sophie Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (1), pp.35-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383991v1</w:t>
+                <w:t xml:space="preserve">hal-02138815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of nociceptive input from posterior to anterior insula in humans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Single subject analyses reveal consistent recruitment of frontal operculum in performance monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena G. Wutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petrides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borís Burle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.22565⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133, pp.266-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472444v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire parler les images IRM : protocoles, prétraitements et statistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vestibular Responses to Direct Stimulation of the Human Insular Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauguiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11724-014-0372-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76 (4), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.24252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838563v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Responses to Direct Stimulation of the Human Insular Cortex</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Processing of nociceptive input from posterior to anterior insula in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mauguiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.24252⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (11), pp.5486-5499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01449849v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'where' and the 'when' of the BOLD response to pain in the insular cortex. Discussion on amplitudes and latencies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faire parler les images IRM : protocoles, prétraitements et statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Guy Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.4 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11724-014-0372-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793562v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Emotional Content and Context on Memory in Mild Alzheimer's Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 'where' and the 'when' of the BOLD response to pain in the insular cortex. Discussion on amplitudes and latencies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Padovan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Florence B. Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Merville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Guy Barral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.466-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652603v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations of pain sensations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the pain of others enhances our pain: Searching the cerebral correlates of ‘compassional hyperalgesia’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Peyron</w:t>
+                <w:t xml:space="preserve">C. Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Frot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-B. Pomares</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2012.05.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.748-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2011.00039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03551102v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial segregation of somato-sensory and pain activations in the human operculo-insular cortex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of Emotional Content and Context on Memory in Mild Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Padovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.817 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2012-111490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793572v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the pain of others enhances our pain: Searching the cerebral correlates of ‘compassional hyperalgesia’</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modulations of pain sensations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-B. Pomares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-G. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (5), pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2012.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2011.00039.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02472433v1</w:t>
+                <w:t xml:space="preserve">inserm-03551102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie fonctionnelle cérébrale appliquée à l’analyse des phénomènes douloureux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spatial segregation of somato-sensory and pain activations in the human operculo-insular cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guy Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mauguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Peyron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1), pp.409-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03838560v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the pain of others enhances our pain: Searching the cerebral correlates of ‘compassional hyperalgesia’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie fonctionnelle cérébrale appliquée à l’analyse des phénomènes douloureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2011.00039.x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (1), pp.82 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/201127182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">inserm-03551072v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of specific gray matter alterations in restless legs syndrome in elderly subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the pain of others enhances our pain: Searching the cerebral correlates of ‘compassional hyperalgesia’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Celle</w:t>
+                <w:t xml:space="preserve">I Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Roche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laurent</w:t>
+                <w:t xml:space="preserve">C Perchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Frot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-009-5320-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (5), pp.748 - 759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1532-2149.2011.00039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814625v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03551072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Share a Pain We Never Felt? Neural Correlates of Empathy in Patients with Congenital Insensitivity to Pain</w:t>
+                <w:t xml:space="preserve">Lack of specific gray matter alterations in restless legs syndrome in elderly subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Danziger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sébastien Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2008.11.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (3), pp.344-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-009-5320-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838570v1</w:t>
+                <w:t xml:space="preserve">hal-04814625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undiagnosed sleep‐related breathing disorders are associated with focal brainstem atrophy in the elderly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Can We Share a Pain We Never Felt? Neural Correlates of Empathy in Patients with Congenital Insensitivity to Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Danziger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Peyron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (2), pp.203 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2008.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.20650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04720422v1</w:t>
+                <w:t xml:space="preserve">hal-03838570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor cortex stimulation in neuropathic pain. Correlations between analgesic effect and hemodynamic changes in the brain. A PET study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undiagnosed sleep‐related breathing disorders are associated with focal brainstem atrophy in the elderly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Peyron</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Alabdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.2090-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.08.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03551079v1</w:t>
+                <w:t xml:space="preserve">inserm-04720422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An fMRI study of cortical representation of mechanical allodynia in patients with neuropathic pain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Motor cortex stimulation in neuropathic pain. Correlations between analgesic effect and hemodynamic changes in the brain. A PET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Convers</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Garcia Larrea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000144177.61125.85⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (1), pp.310 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03551084v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03551079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human brain activity related to the perception of spatial features of objects.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Faillenot</w:t>
+                <w:t xml:space="preserve">An fMRI study of cortical representation of mechanical allodynia in patients with neuropathic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Decety</w:t>
+                <w:t xml:space="preserve">F Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jeannerod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Convers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-G Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/nimg.1999.0449⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 63 (10), pp.1838-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/01.wnl.0000144177.61125.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00655264v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03551084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual pathways for object-oriented action and object recognition: functional anatomy with PET.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Human brain activity related to the perception of spatial features of objects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Toni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Decety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (2), pp.114-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/nimg.1999.0449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655251v1</w:t>
+                <w:t xml:space="preserve">hal-00655264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visual pathways for object-oriented action and object recognition: functional anatomy with PET.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Faillenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7 (1), pp.77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Visual working memory for shape and 3D-orientation: a PET study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Faillenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Decety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 8 (4), pp.859-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4191,51 +4320,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF617AFF"/>
+    <w:nsid w:val="F7B01610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4422,51 +4551,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-faillenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2230-7874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233073590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466321v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silo&#233; Corvin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003914" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karoam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bruss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Champoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Delboni Lemos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003618" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soulier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf196" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tavares Lucato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Jacobsen Teixeira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Barbosa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pomares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2018.1429636" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551064v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2018.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13701" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Heckemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hammers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138815v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeannin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.01.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472444v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauguiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22565" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-014-0372-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mazzola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24252" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XW7PLF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Pomares" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guy Barral" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652603v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Padovan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-111490" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-B. Pomares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Barral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472433v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godinho" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2011.00039.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59515DA8A771138CBDA77ABB75AE11044BA70AD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201127182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godinho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Faillenot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814625v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-009-5320-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZJTG2QP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danziger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2008.11.023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04720422v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alabdullah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20650" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551079v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.037" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peyron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schneider" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Convers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G Barral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000144177.61125.85" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.1999.0449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTD49SJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-faillenot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2230-7874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233073590" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Modernell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faillenot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia-Larrea" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2026.03.015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466321v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silo&#233; Corvin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111009v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karoam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bruss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Champoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Delboni Lemos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000003618" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283898v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Soulier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maugui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Peyron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Tavares Lucato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Jacobsen Teixeira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mendon&#231;a Barbosa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meunier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pomares" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bastuji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa088" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faillenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quesada" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44879-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2018.1429636" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551064v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pommier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garcia Larrea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autneu.2018.04.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DVW16K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Heckemann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Frot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hammers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vassal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeannin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.01.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G. Wutte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petrides" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mazzola" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mauguiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.24252" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XW7PLF7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22565" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-014-0372-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793562v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Pomares" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guy Barral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godinho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perchet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1532-2149.2011.00039.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59515DA8A771138CBDA77ABB75AE11044BA70AD4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Henaff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Padovan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2012-111490" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-B. Pomares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Barral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2012.05.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03838560v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/201127182" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551072v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Godinho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Faillenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Celle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-009-5320-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5ZJTG2QP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838570v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danziger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2008.11.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04720422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alabdullah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20650" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mertens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.08.037" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03551084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Peyron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Schneider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Convers" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G Barral" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/01.wnl.0000144177.61125.85" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decety" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.1999.0449" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTD49SJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655251v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sakata" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>