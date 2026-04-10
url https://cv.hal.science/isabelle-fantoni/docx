--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1629,473 +1629,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive leader-follower consensus of multiple quadrotors based on composite nonlinear feedback control</w:t>
+                <w:t xml:space="preserve">Relative Pose Based Redundancy Removal: Collaborative RGB-D Data Transmission in Mobile Visual Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhicheng Hou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaoqin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Natalizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2738602⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.2430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18082430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635281v1</w:t>
+                <w:t xml:space="preserve">hal-01867323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Pose Based Redundancy Removal: Collaborative RGB-D Data Transmission in Mobile Visual Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive leader-follower consensus of multiple quadrotors based on composite nonlinear feedback control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Drummond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhicheng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (8), pp.2430. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), pp.1732-1743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s18082430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2738602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867323v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-based architecture for embedded systems performance acceleration applied to Optimum-Path Forest classifier</w:t>
+                <w:t xml:space="preserve">Cooperative Localization with Reliable Confidence Domains between Vehicles sharing GNSS Pseudoranges Errors with no Base Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendell F.S. Diniz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frémont</w:t>
+                <w:t xml:space="preserve">Khaoula Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eurípedes G.O. Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52, pp.261 - 271. </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2017.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2016.2630586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608991v1</w:t>
+                <w:t xml:space="preserve">hal-01390329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Localization with Reliable Confidence Domains between Vehicles sharing GNSS Pseudoranges Errors with no Base Station</w:t>
+                <w:t xml:space="preserve">An FPGA-based architecture for embedded systems performance acceleration applied to Optimum-Path Forest classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Lassoued</w:t>
+                <w:t xml:space="preserve">Wendell F.S. Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Eurípedes G.O. Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.22-34. </w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.261 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MITS.2016.2630586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390329v1</w:t>
+                <w:t xml:space="preserve">hal-01608991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local controllability and attitude stabilization of multirotor UAVs: Validation on a coaxial octorotor</w:t>
               </w:r>
@@ -2315,77 +2315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Depth Video Compression for Mobile RGB-D Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,261 +3093,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time stabilization of a small threerotor aircraft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete-time stabilization of integrators in cascade: Real-time stabilization of a mini-rotorcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Salazar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (2), pp.783-794. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 81 (6), pp.894-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2008.4560220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.376844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449919v1</w:t>
+                <w:t xml:space="preserve">hal-00451002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time stabilization of integrators in cascade: Real-time stabilization of a mini-rotorcraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+                <w:t xml:space="preserve">Real-time stabilization of a small threerotor aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Salazar</w:t>
+                <w:t xml:space="preserve">R. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 81 (6), pp.894-904. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (2), pp.783-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2006.376844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2008.4560220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451002v1</w:t>
+                <w:t xml:space="preserve">hal-00449919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Nonlinear Embedded Control for an Autonomous Quad-Rotor Helicopter</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (4), pp.1049-1061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3489,51 +3489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni-Coichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pegard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4816,274 +4816,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Briot</w:t>
+                <w:t xml:space="preserve">Consensus-based formation control and obstacle avoidance for nonholonomic multi-robot system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daravuth Koung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belouaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV50220.2020.9305426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849991v1</w:t>
+                <w:t xml:space="preserve">hal-02933732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus-based formation control and obstacle avoidance for nonholonomic multi-robot system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daravuth Koung</w:t>
+                <w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Colotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belouaer</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. </w:t>
+              <w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICARCV50220.2020.9305426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933732v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based Super Twisting Controller Robust to Wind Perturbation for Multirotor UAV</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Spaenlehauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5552,321 +5552,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative packet-loss-tolerant algorithm for Wireless Networked Robots rendezvous</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Roberto Zema</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control of an Octorotor UAV using motors speeds measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Król</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computing, Networking and Communications (ICNC 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5263-5268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735080v1</w:t>
+                <w:t xml:space="preserve">hal-01511825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control of an Octorotor UAV using motors speeds measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">A cooperative packet-loss-tolerant algorithm for Wireless Networked Robots rendezvous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabato Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pascariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Roberto Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Król</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computing, Networking and Communications (ICNC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Silicon Valley, United States. pp.1058-1062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511825v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative localization of vehicles sharing GNSS pseudoranges corrections with no base station using set inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Nonlinear Feedback-based Bounded Formation Control of Multi-quadrotor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6116,77 +6116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Multi-Sensor Image Transmission and Data Fusion in Mobile Visual Sensor Networks Equipped with RGB-D Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6235,165 +6235,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Saturated Control for Multiple Quadrotors with Switching Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhicheng Hou</w:t>
+                <w:t xml:space="preserve">Détection et Diagnostic d'une Défaillance d'Actionneur dans un Octorotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.8-14</w:t>
+              <w:t xml:space="preserve">QUALITA' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264292v1</w:t>
+                <w:t xml:space="preserve">hal-01149778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative localization of mobile robots with biased measurements by using Constraint Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Stanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6425,148 +6464,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et Diagnostic d'une Défaillance d'Actionneur dans un Octorotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Saied</w:t>
+                <w:t xml:space="preserve">Leader-Follower Formation Saturated Control for Multiple Quadrotors with Switching Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA' 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149778v1</w:t>
+                <w:t xml:space="preserve">hal-01264292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuator fault diagnosis in an octorotor UAV using sliding modes technique: Theory and experimentation</w:t>
               </w:r>
@@ -6810,239 +6810,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control for Multiple Successive Failures in an Octorotor: Architecture and Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">Distributed leader-follower formation control for multiple quadrotors with weighted topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.256 - 261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215427v1</w:t>
+                <w:t xml:space="preserve">hal-01180491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-follower formation control for multiple quadrotors with weighted topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhicheng Hou</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Control for Multiple Successive Failures in an Octorotor: Architecture and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01180491v1</w:t>
+                <w:t xml:space="preserve">hal-01215427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability analysis and motors failures symmetry in a coaxial octorotor</w:t>
               </w:r>
@@ -7158,77 +7158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Localization and Positioning of Vehicles Sharing GNSS pseudoranges: Sequential Bayesian approach and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Las Palmas, Spain. pp.1896-1901, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7599,77 +7599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robots Cooperation with Biased Exteroceptive Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Stanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7940,51 +7940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de flotte de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,51 +8035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Decentralized Control for the Multiple UAVs Formation based on Lyapunov design and redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8124,217 +8124,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-feedback global stabilization of uncoupled PVTOL aircraft with bounded inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+                <w:t xml:space="preserve">Energy-based nonlinear control for a quadrotor rotorcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Scientific Conference on Physics and Control. (PHYSCON 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.1177-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861075v1</w:t>
+                <w:t xml:space="preserve">hal-00927067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based nonlinear control for a quadrotor rotorcraft</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo</w:t>
+                <w:t xml:space="preserve">Output-feedback global stabilization of uncoupled PVTOL aircraft with bounded inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.1177-1182</w:t>
+              <w:t xml:space="preserve">6th International Scientific Conference on Physics and Control. (PHYSCON 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927067v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Collision Risk Estimation based on Pearson's Correlation Coefficient</w:t>
               </w:r>
@@ -9370,51 +9370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni-Coichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10137,51 +10137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10426,51 +10426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Balaguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.87" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayyam Masood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saied" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2019.149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Izaguirre-Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo-Jonathan J Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand S&#225;nchez-Orta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Parra-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2831175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Hou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2738602" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sekercioglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell F.S. Diniz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O. N&#243;brega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lassoued" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2016.2630586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanahuja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.938906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2416571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rond&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dzul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL08-03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272886" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Juanita L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207171003758778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nonami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9135-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4560220" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376844" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni-Coichot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2005.847347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Spaenlehauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Changan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabato Manfredi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pascariello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kr&#243;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876281" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535432" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264292v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Stanoi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139933" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113634" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.307" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151908" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Fioravante Silva Diniz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mu&#241;oz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Ta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rondon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338355v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00137" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00298" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Palomino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4470-9_22" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFPVBZGB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Balaguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.87" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayyam Masood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saied" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2019.149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Izaguirre-Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo-Jonathan J Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand S&#225;nchez-Orta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Parra-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2831175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sekercioglu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Hou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2738602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lassoued" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2016.2630586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell F.S. Diniz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O. N&#243;brega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanahuja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.938906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2416571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rond&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dzul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL08-03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272886" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Juanita L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207171003758778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nonami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9135-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4560220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni-Coichot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2005.847347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Spaenlehauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Changan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabato Manfredi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pascariello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kr&#243;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876281" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535432" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Stanoi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139933" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151924" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113634" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.307" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151908" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Fioravante Silva Diniz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927067v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mu&#241;oz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Santos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861075v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Ta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rondon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338355v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00137" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00298" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Palomino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4470-9_22" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFPVBZGB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>