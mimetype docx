--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -1148,304 +1148,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active versus passive fault-tolerant control of a redundant multirotor UAV</w:t>
+                <w:t xml:space="preserve">UAVs that fly forever: Uninterrupted structural inspection through automatic UAV replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Saied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">Milan Erdelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamah Saif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeronautical Journal -New Series-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/aer.2019.149⟩</w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.101612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569240v1</w:t>
+                <w:t xml:space="preserve">hal-02184513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAVs that fly forever: Uninterrupted structural inspection through automatic UAV replacement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active versus passive fault-tolerant control of a redundant multirotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Natalizio</w:t>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94, pp.101612. </w:t>
+              <w:t xml:space="preserve">Aeronautical Journal -New Series-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (1273), pp.385-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/aer.2019.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184513v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Integral Control of Multiple UAVs: Precise Flocking and Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (8), pp.2430. </w:t>
@@ -1854,378 +1854,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Localization with Reliable Confidence Domains between Vehicles sharing GNSS Pseudoranges Errors with no Base Station</w:t>
+                <w:t xml:space="preserve">An FPGA-based architecture for embedded systems performance acceleration applied to Optimum-Path Forest classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Lassoued</w:t>
+                <w:t xml:space="preserve">Wendell F.S. Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Eurípedes G.O. Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.22-34. </w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.261 - 271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MITS.2016.2630586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390329v1</w:t>
+                <w:t xml:space="preserve">hal-01608991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA-based architecture for embedded systems performance acceleration applied to Optimum-Path Forest classifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frémont</w:t>
+                <w:t xml:space="preserve">Local controllability and attitude stabilization of multirotor UAVs: Validation on a coaxial octorotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eurípedes G.O. Nóbrega</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608991v1</w:t>
+                <w:t xml:space="preserve">hal-01462104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local controllability and attitude stabilization of multirotor UAVs: Validation on a coaxial octorotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">Cooperative Localization with Reliable Confidence Domains between Vehicles sharing GNSS Pseudoranges Errors with no Base Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.128-138. </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2016.2630586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462104v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time observer-based output-feedback control for the global stabilisation of the PVTOL aircraft with bounded inputs</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2560,209 +2560,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic Flow-Based Control and Navigation of Mini Aerial Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global finite-time stability characterized through a local notion of homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8, p. 1-9. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (2), pp.471-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2014.AL08-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2272886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184750v1</w:t>
+                <w:t xml:space="preserve">hal-00935675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global finite-time stability characterized through a local notion of homogeneity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optic Flow-Based Control and Navigation of Mini Aerial Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (2), pp.471-477. </w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, p. 1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2272886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12762/2014.AL08-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935675v1</w:t>
+                <w:t xml:space="preserve">hal-01184750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of the PVTOL aircraft with lateral force coupling and bounded inputs</w:t>
               </w:r>
@@ -3606,272 +3606,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t>
+                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Amessegher</w:t>
+                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gaudard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ezio Malis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2025, Hangzhou, China. pp.982-989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11247384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280264v1</w:t>
+                <w:t xml:space="preserve">hal-05190809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Heterogeneous UWB Sensor Noise on the Optimality and Sensitivity of Mobile Positioning Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Low-Latency Object Detection on Board Reactive Search-and-Rescue Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Amessegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Theunissen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Kojo Nyamekye Anyinam-Boateng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezio Malis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Le Blevec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Génevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS60139.2025.11247384⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Safety, Security, and Rescue Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Galway, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSRR68451.2025.11391298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190809v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV Chain Network Creation in Cluttered Environment with Flocking Rules and Routing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3913,73 +3922,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2025 - IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DANCERS: A Physics and Network Co-Simulator for Communicating Multi-Robot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4021,289 +4030,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMPAR 2025 - IEEE International Conference on Simulation, Modeling, and Programming for Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2025, Palermo, Italie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Study of Optimal Geometries for Cooperative Multi-Robot Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Theunissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Malis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2024, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’art sur la co-simulation robotique et réseau des systèmes multi-robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSM 2023 - 31èmes Journées Francophones des Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active SLAM Utility Function Exploiting Path Entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Farhan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4332,73 +4341,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Service Operations and Logistics, and Informatics (SOLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrench Estimation and Impedance-based Control applied to a Flying Parallel Robot Interacting with the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4407,133 +4416,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Intelligent Autonomous Vehicles (IAV 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. pp.151-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Control and Teleoperation of a Multi-UAV Parallel Robot Based on Intrinsic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,100 +4557,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Predictive Control for Dynamic Quadrotor Bearing Formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Balderas-Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,203 +4665,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Xi'an (virtual), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and Controller Design of a novel aerial grasping robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongmou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus-based formation control and obstacle avoidance for nonholonomic multi-robot system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daravuth Koung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4884,222 +4893,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belouaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV50220.2020.9305426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis and Reconfiguration Strategy for Multi-agent D-formation Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Colotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sapporo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58380-4_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based Super Twisting Controller Robust to Wind Perturbation for Multirotor UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5144,119 +5153,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Atlanta, GA, United States. pp.397-405, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS.2019.8798307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a Multi-drone Robot for Grasping and Manipulation of Large-size Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Saint-Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5274,106 +5283,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (RoManSy 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Loosely-Coupled Approach for Metric Scale Estimation in Monocular Vision-Inertial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Spaenlehauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5401,208 +5410,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Daegu, South Korea. pp.137-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line-based Monocular Graph SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Ruifang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Changan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Daegu, South Korea. pp.494-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control of an Octorotor UAV using motors speeds measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,403 +5652,403 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5263-5268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cooperative packet-loss-tolerant algorithm for Wireless Networked Robots rendezvous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabato Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Pascariello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Roberto Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Król</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computing, Networking and Communications (ICNC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Silicon Valley, United States. pp.1058-1062, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative localization of vehicles sharing GNSS pseudoranges corrections with no base station using set inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
+                <w:t xml:space="preserve">Composite Nonlinear Feedback-based Bounded Formation Control of Multi-quadrotor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVS.2016.7535432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369824v1</w:t>
+                <w:t xml:space="preserve">hal-01306352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Nonlinear Feedback-based Bounded Formation Control of Multi-quadrotor Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhicheng Hou</w:t>
+                <w:t xml:space="preserve">Cooperative localization of vehicles sharing GNSS pseudoranges corrections with no base station using set inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Göteborg, Sweden. pp.496-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2016.7535432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306352v1</w:t>
+                <w:t xml:space="preserve">hal-01369824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Fault-Tolerant Control of an Octorotor using Super-Twisting Algorithm: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6080,73 +6089,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control and Fault-Tolerant Systems (Systol 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.361-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Multi-Sensor Image Transmission and Data Fusion in Mobile Visual Sensor Networks Equipped with RGB-D Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6155,137 +6164,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems (MFI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Baden-Baden, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et Diagnostic d'une Défaillance d'Actionneur dans un Octorotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,181 +6335,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUALITA' 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative localization of mobile robots with biased measurements by using Constraint Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Stanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th small workshop on interval methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-Follower Formation Saturated Control for Multiple Quadrotors with Switching Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6516,87 +6525,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuator fault diagnosis in an octorotor UAV using sliding modes technique: Theory and experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,106 +6636,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1639 - 1644, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis and fault-tolerant control strategy for rotor failure in an octorotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6761,197 +6770,197 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, Washington, United States. pp.5266 - 5271, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed leader-follower formation control for multiple quadrotors with weighted topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.256 - 261, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerant Control for Multiple Successive Failures in an Octorotor: Architecture and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6992,87 +7001,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability analysis and motors failures symmetry in a coaxial octorotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7103,327 +7112,327 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.245-250, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Localization and Positioning of Vehicles Sharing GNSS pseudoranges: Sequential Bayesian approach and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Las Palmas, Spain. pp.1896-1901, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2015.307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time flocking of multiple-quadrotor system of systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.286 - 291, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Identification and Validation for translational movements of an Octorotor UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7455,303 +7464,303 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Optimum Path Forest Classifier for Pedestrian Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendell Fioravante Silva Diniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euripedes Nobrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Robotics and Biomimetics (ROBIO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Zhuhai, China. pp.899-904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robots Cooperation with Biased Exteroceptive Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Stanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision (ICARCV 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore. pp.1838-1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flocking of Multiple Unmanned Aerial Vehicles by LQR Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,212 +7775,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Orlando, FL, United States. pp.222-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Processing Using Pearson's Correlation Coefficient: Applications on Autonomous Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Mobile Robots and Competitions (Robotica 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Lisbon, Portugal. pp.14-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de flotte de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7999,73 +8008,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Démonstrateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Decentralized Control for the Multiple UAVs Formation based on Lyapunov design and redesign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8094,181 +8103,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFAC Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Compiègne, France. pp.337-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-based nonlinear control for a quadrotor rotorcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.1177-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output-feedback global stabilization of uncoupled PVTOL aircraft with bounded inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8284,394 +8293,394 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Scientific Conference on Physics and Control. (PHYSCON 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Collision Risk Estimation based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Robot Vision (WORV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Clearwater Beach, FL, United States. pp.40-45, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WORV.2013.6521911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Estimation of Drivable Image Area based on Monocular Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Corrêa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janito Vaqueiro Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gold Coast, Australia. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande LQR d'une flotte de multiples véhicules aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Doctorales / Journées Nationales MACS (JD-JN MACS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of a Tilt tri-rotor Airplane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Anh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,87 +8695,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference (ACC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of a Convertible Mini-UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Anh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8781,614 +8790,614 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC World Congress (IFAC WC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1492-1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Horizon Finding Algorithm for Real-Time Autonomous Navigation based on Monocular Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Dynamic Power Management based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Advanced Robotics (ICAR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Tallinn, Estonia. pp.304-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Regions-of- Interest Selection based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS Workshop on Visual Control of Mobile Robots (ViCoMoR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Formation of Multiple Mini Rotorcraft via Coordination Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Salazar</w:t>
+                <w:t xml:space="preserve">Vision-Based Altitude, Position and Speed Regulation of a Quadrotor Rotorcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis-Rodolfo Garcia Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.628-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486238v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Altitude, Position and Speed Regulation of a Quadrotor Rotorcraft</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis-Rodolfo Garcia Carrillo</w:t>
+                <w:t xml:space="preserve">Flight Formation of Multiple Mini Rotorcraft via Coordination Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alfredo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.628-633</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00522137v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical flow-based controller for reactive and relative navigation dedicated to a four rotor rotorcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni-Coichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9416,73 +9425,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.684-689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Vision-Based Controller for Small Rotorcraft UAVs Control and Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9501,92 +9510,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.0, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Stability of Hierarchical Inner-Outer Loop-Based Flight Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9605,92 +9614,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.0, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategy using vision for the stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9732,73 +9741,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de commande utilisant la vision pour la stabilisation de l’avion à décollage vertical PVTOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9840,73 +9849,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales et Doctorales d’Automatique, JDA’03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni-Coichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9935,73 +9944,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFAC World Congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for the PVTOL aircraft with arbitrary bounds on the acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10043,51 +10052,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10097,189 +10106,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Strategy using vision for the stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pégard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Menini, L., Zaccarian, L., Abdallah, C.T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current trends in nonlinear systems and control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, 2005, 0-8176-4383-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-8176-4470-9_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10426,51 +10435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Balaguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.87" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayyam Masood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saied" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2019.149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Izaguirre-Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo-Jonathan J Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand S&#225;nchez-Orta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Parra-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2831175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sekercioglu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Hou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2738602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lassoued" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2016.2630586" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell F.S. Diniz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O. N&#243;brega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanahuja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.938906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2416571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rond&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dzul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL08-03" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272886" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Juanita L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207171003758778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nonami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9135-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4560220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni-Coichot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2005.847347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105508v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798307" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Spaenlehauer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678979v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Changan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabato Manfredi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pascariello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kr&#243;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876281" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535432" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396400v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Stanoi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139933" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180491v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151924" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215427v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215432v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113634" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.307" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151908" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260496v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Fioravante Silva Diniz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026318v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932861v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927067v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mu&#241;oz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Santos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861075v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Ta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522137v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rondon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338355v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00137" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00298" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139227v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Palomino" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4470-9_22" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFPVBZGB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Balaguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.87" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayyam Masood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2019.149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Izaguirre-Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo-Jonathan J Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand S&#225;nchez-Orta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Parra-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2831175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sekercioglu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Hou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2738602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell F.S. Diniz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O. N&#243;brega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lassoued" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2016.2630586" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanahuja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.938906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2416571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rond&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dzul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL08-03" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Juanita L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207171003758778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nonami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9135-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4560220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni-Coichot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2005.847347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Spaenlehauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Changan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabato Manfredi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pascariello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kr&#243;l" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876281" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535432" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193296v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Stanoi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330772" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139933" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113634" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151908" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Fioravante Silva Diniz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026318v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927086v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mu&#241;oz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Ta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rondon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445997v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338355v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00298" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139245v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Palomino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4470-9_22" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFPVBZGB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>