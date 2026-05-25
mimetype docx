--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -325,248 +325,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized control and state estimation of a flying parallel robot interacting with the environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiyu Liu</w:t>
+                <w:t xml:space="preserve">Etat de l'art sur la co-simulation robotique et réseau des systèmes multi-robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105817⟩</w:t>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.63-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/roia.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397085v1</w:t>
+                <w:t xml:space="preserve">hal-04589224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art sur la co-simulation robotique et réseau des systèmes multi-robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+                <w:t xml:space="preserve">Decentralized control and state estimation of a flying parallel robot interacting with the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.63-89. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 144, pp.105817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/roia.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589224v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active SLAM: A Review on Last Decade</w:t>
               </w:r>
@@ -1148,304 +1148,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAVs that fly forever: Uninterrupted structural inspection through automatic UAV replacement</w:t>
+                <w:t xml:space="preserve">Active versus passive fault-tolerant control of a redundant multirotor UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Erdelj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrico Natalizio</w:t>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.11.012⟩</w:t>
+              <w:t xml:space="preserve">Aeronautical Journal -New Series-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (1273), pp.385-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aer.2019.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184513v1</w:t>
+                <w:t xml:space="preserve">hal-02569240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active versus passive fault-tolerant control of a redundant multirotor UAV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UAVs that fly forever: Uninterrupted structural inspection through automatic UAV replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Erdelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamah Saif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Saied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeronautical Journal -New Series-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (1273), pp.385-408. </w:t>
+              <w:t xml:space="preserve">Ad Hoc Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.101612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/aer.2019.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569240v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Integral Control of Multiple UAVs: Precise Flocking and Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (8), pp.2430. </w:t>
@@ -1971,261 +1971,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local controllability and attitude stabilization of multirotor UAVs: Validation on a coaxial octorotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">Cooperative Localization with Reliable Confidence Domains between Vehicles sharing GNSS Pseudoranges Errors with no Base Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.01.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2016.2630586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462104v1</w:t>
+                <w:t xml:space="preserve">hal-01390329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Localization with Reliable Confidence Domains between Vehicles sharing GNSS Pseudoranges Errors with no Base Station</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
+                <w:t xml:space="preserve">Local controllability and attitude stabilization of multirotor UAVs: Validation on a coaxial octorotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.22-34. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MITS.2016.2630586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390329v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time observer-based output-feedback control for the global stabilisation of the PVTOL aircraft with bounded inputs</w:t>
               </w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3850,77 +3850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAV Chain Network Creation in Cluttered Environment with Flocking Rules and Routing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3958,77 +3958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DANCERS: A Physics and Network Co-Simulator for Communicating Multi-Robot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théotime Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4174,64 +4174,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’art sur la co-simulation robotique et réseau des systèmes multi-robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,243 +4479,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Control and Teleoperation of a Multi-UAV Parallel Robot Based on Intrinsic Measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model Predictive Control for Dynamic Quadrotor Bearing Formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Balderas-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an (virtual), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376074v1</w:t>
+                <w:t xml:space="preserve">hal-03177635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Dynamic Quadrotor Bearing Formations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized Control and Teleoperation of a Multi-UAV Parallel Robot Based on Intrinsic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Erskine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Balderas-Hill</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chriette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi'an (virtual), China</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Intelligent Robots and Systems (IROS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177635v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling and Controller Design of a novel aerial grasping robot</w:t>
               </w:r>
@@ -5561,278 +5561,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control of an Octorotor UAV using motors speeds measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">A cooperative packet-loss-tolerant algorithm for Wireless Networked Robots rendezvous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabato Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Pascariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Roberto Zema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Król</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computing, Networking and Communications (ICNC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Silicon Valley, United States. pp.1058-1062, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511825v1</w:t>
+                <w:t xml:space="preserve">hal-01735080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cooperative packet-loss-tolerant algorithm for Wireless Networked Robots rendezvous</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicola Roberto Zema</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis and Fault-Tolerant Control of an Octorotor UAV using motors speeds measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michal Król</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computing, Networking and Communications (ICNC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.5263-5268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735080v1</w:t>
+                <w:t xml:space="preserve">hal-01511825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Nonlinear Feedback-based Bounded Formation Control of Multi-quadrotor Systems</w:t>
               </w:r>
@@ -5900,64 +5900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative localization of vehicles sharing GNSS pseudoranges corrections with no base station using set inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,51 +6004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Fault-Tolerant Control of an Octorotor using Super-Twisting Algorithm: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6164,51 +6164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Sekercioglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Natalizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6244,498 +6244,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et Diagnostic d'une Défaillance d'Actionneur dans un Octorotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majd Saied</w:t>
+                <w:t xml:space="preserve">Cooperative localization of mobile robots with biased measurements by using Constraint Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Stanoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUALITA' 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th small workshop on interval methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149778v1</w:t>
+                <w:t xml:space="preserve">hal-01193296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative localization of mobile robots with biased measurements by using Constraint Propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnifait</w:t>
+                <w:t xml:space="preserve">Leader-Follower Formation Saturated Control for Multiple Quadrotors with Switching Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th small workshop on interval methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.8-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193296v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Formation Saturated Control for Multiple Quadrotors with Switching Topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhicheng Hou</w:t>
+                <w:t xml:space="preserve">Actuator fault diagnosis in an octorotor UAV using sliding modes technique: Theory and experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference (ECC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.1639 - 1644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264292v1</w:t>
+                <w:t xml:space="preserve">hal-01258944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actuator fault diagnosis in an octorotor UAV using sliding modes technique: Theory and experimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Détection et Diagnostic d'une Défaillance d'Actionneur dans un Octorotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shraim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QUALITA' 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01258944v1</w:t>
+                <w:t xml:space="preserve">hal-01149778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis and fault-tolerant control strategy for rotor failure in an octorotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6819,425 +6819,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed leader-follower formation control for multiple quadrotors with weighted topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhicheng Hou</w:t>
+                <w:t xml:space="preserve">Fault Tolerant Control for Multiple Successive Failures in an Octorotor: Architecture and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.40-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180491v1</w:t>
+                <w:t xml:space="preserve">hal-01215427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Control for Multiple Successive Failures in an Octorotor: Architecture and Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">Distributed leader-follower formation control for multiple quadrotors with weighted topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Shraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.256 - 261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215427v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability analysis and motors failures symmetry in a coaxial octorotor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clovis Francis</w:t>
+                <w:t xml:space="preserve">Real-time flocking of multiple-quadrotor system of systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.245-250, </w:t>
+              <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.286 - 291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215432v1</w:t>
+                <w:t xml:space="preserve">hal-01180628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual Localization and Positioning of Vehicles Sharing GNSS pseudoranges: Sequential Bayesian approach and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems (ITSC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Las Palmas, Spain. pp.1896-1901, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7265,420 +7239,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time flocking of multiple-quadrotor system of systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Osamah Saif</w:t>
+                <w:t xml:space="preserve">Controllability analysis and motors failures symmetry in a coaxial octorotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE System of Systems Engineering Conference (SoSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, San Antonio, TX, United States. pp.286 - 291, </w:t>
+              <w:t xml:space="preserve">Third International Conference on Technological Advances in Electrical, Electronics and Computer Engineering (TAEECE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Beirut, Lebanon. pp.245-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2015.7151908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAEECE.2015.7113634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01180628v1</w:t>
+                <w:t xml:space="preserve">hal-01215432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Identification and Validation for translational movements of an Octorotor UAV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Optimum Path Forest Classifier for Pedestrian Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alshamaa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wendell Fioravante Silva Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euripedes Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.102-108</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Robotics and Biomimetics (ROBIO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Zhuhai, China. pp.899-904</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263761v1</w:t>
+                <w:t xml:space="preserve">hal-01260496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Optimum Path Forest Classifier for Pedestrian Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+                <w:t xml:space="preserve">Model Identification and Validation for translational movements of an Octorotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Saied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euripedes Nobrega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Alshamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Shraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Robotics and Biomimetics (ROBIO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Zhuhai, China. pp.899-904</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Research, Education and Development of Unmanned Aerial Systems (RED UAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cancún, Mexico. pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260496v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robots Cooperation with Biased Exteroceptive Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Stanoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7716,51 +7716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flocking of Multiple Unmanned Aerial Vehicles by LQR Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7936,51 +7936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur de flotte de drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhicheng Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,217 +8133,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based nonlinear control for a quadrotor rotorcraft</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo</w:t>
+                <w:t xml:space="preserve">Output-feedback global stabilization of uncoupled PVTOL aircraft with bounded inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.1177-1182</w:t>
+              <w:t xml:space="preserve">6th International Scientific Conference on Physics and Control. (PHYSCON 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927067v1</w:t>
+                <w:t xml:space="preserve">hal-00861075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output-feedback global stabilization of uncoupled PVTOL aircraft with bounded inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arturo Zavala-Río</w:t>
+                <w:t xml:space="preserve">Energy-based nonlinear control for a quadrotor rotorcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Scientific Conference on Physics and Control. (PHYSCON 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, San Luis Potosi, Mexico</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. pp.1177-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861075v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Collision Risk Estimation based on Pearson's Correlation Coefficient</w:t>
               </w:r>
@@ -8554,51 +8554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande LQR d'une flotte de multiples véhicules aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamah Saif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8725,273 +8725,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Control of a Convertible Mini-UAV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Anh Ta</w:t>
+                <w:t xml:space="preserve">Robust Horizon Finding Algorithm for Real-Time Autonomous Navigation based on Monocular Vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC World Congress (IFAC WC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1492-1497</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657411v1</w:t>
+                <w:t xml:space="preserve">hal-00657425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Horizon Finding Algorithm for Real-Time Autonomous Navigation based on Monocular Vision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
+                <w:t xml:space="preserve">Modeling and Control of a Convertible Mini-UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Anh Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas Eduardo Zampieri</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Intelligent Transportation Systems (ITSC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Washington DC, United States. pp.532-537</w:t>
+              <w:t xml:space="preserve">18th IFAC World Congress (IFAC WC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.1492-1497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657425v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Dynamic Power Management based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9042,64 +9042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Regions-of- Interest Selection based on Pearson's Correlation Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Miranda Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Correa Victorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9144,260 +9144,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-Based Altitude, Position and Speed Regulation of a Quadrotor Rotorcraft</w:t>
+                <w:t xml:space="preserve">Flight Formation of Multiple Mini Rotorcraft via Coordination Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Rondon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis-Rodolfo Garcia Carrillo</w:t>
+                <w:t xml:space="preserve">Jose Alfredo Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.628-633</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522137v1</w:t>
+                <w:t xml:space="preserve">hal-00486238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight Formation of Multiple Mini Rotorcraft via Coordination Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vision-Based Altitude, Position and Speed Regulation of a Quadrotor Rotorcraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Alfredo Guerrero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Salazar</w:t>
+                <w:t xml:space="preserve">Luis-Rodolfo Garcia Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, United States</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.628-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486238v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical flow-based controller for reactive and relative navigation dedicated to a four rotor rotorcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni-Coichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10146,51 +10146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,52 +10243,185 @@
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEASARD : Low-Energy deep neural networks for Autonomous Search-And-Rescue Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10435,51 +10568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Balaguer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.87" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayyam Masood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saied" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2019.149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Izaguirre-Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo-Jonathan J Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand S&#225;nchez-Orta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Parra-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2831175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sekercioglu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Hou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2738602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell F.S. Diniz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O. N&#243;brega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lassoued" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2016.2630586" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanahuja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.938906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2416571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rond&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dzul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL08-03" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Juanita L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207171003758778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nonami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9135-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4560220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni-Coichot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2005.847347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Spaenlehauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Changan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabato Manfredi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pascariello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kr&#243;l" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876281" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535432" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193296v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Stanoi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264292v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258944v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330772" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139933" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215432v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113634" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151908" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263761v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260496v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Fioravante Silva Diniz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026318v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927086v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mu&#241;oz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Santos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861075v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Ta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522137v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rondon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445997v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338355v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00298" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139245v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Palomino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4470-9_22" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFPVBZGB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chriette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068272" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236733v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Benedict Czapalay Erskine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Balaguer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.87" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105817" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Ahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayyam Masood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23198097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmou Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;goc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054610" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravuth Koung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belouaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3092305" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shraim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2020.103602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Saied" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aer.2019.149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Erdelj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamah Saif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.11.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Zavala-R&#237;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2018.5684" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Izaguirre-Espinosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo-Jonathan J Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand S&#225;nchez-Orta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Parra-Vega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2018.2831175" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867323v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Sekercioglu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Drummond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18082430" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Hou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2738602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell F.S. Diniz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;pedes G.O. N&#243;brega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390329v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Lassoued" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2016.2630586" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.01.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137636v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sanahuja" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2014.938906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2015.2416571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rond&#243;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Dzul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2014.130607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2272886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184750v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2014.AL08-03" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Juanita L&#243;pez-Araujo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Salazar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207171003758778" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nonami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445648v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-009-9135-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.376844" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lozano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2008.4560220" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.27882" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fantoni-Coichot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2005.847347" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Theunissen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Malis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05280264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Amessegher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaudard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kojo Nyamekye Anyinam-Boateng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Blevec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR68451.2025.11391298" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105508v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Erskine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Balderas-Hill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02852375v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Song" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_64" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305426" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02849991v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cenedese" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58380-4_52" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2019.8798307" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759340v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Sevin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_57" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Spaenlehauer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678979v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ruifang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Changan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabato Manfredi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pascariello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Roberto Zema" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kr&#243;l" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876281" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306352v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535432" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398316v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Stanoi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330772" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149778v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139933" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151924" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2015.7151908" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2015.307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAEECE.2015.7113634" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260496v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Fioravante Silva Diniz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euripedes Nobrega" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098024v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026318v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Miranda Neto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Corr&#234;a Victorino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Eduardo Zampieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janito Vaqueiro Ferreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927086v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932861v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927067v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mu&#241;oz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Santos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WORV.2013.6521911" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860936v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927095v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767341v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Anh Ta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657425v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Miranda Neto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Correa Victorino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657242v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657529v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alfredo Guerrero" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522137v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Rondon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Rodolfo Garcia Carrillo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445997v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338355v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00137" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338358v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00298" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139228v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139245v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Palomino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P&#233;gard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-8176-4470-9_22" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GFPVBZGB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627477v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>