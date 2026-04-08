--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -562,286 +562,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
+                <w:t xml:space="preserve">S'adapter à l'évolution du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy E. Watson</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Clément Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Sophie Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Rivallan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vignes</w:t>
+                <w:t xml:space="preserve">Pascal Borioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519907v1</w:t>
+                <w:t xml:space="preserve">hal-05053458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'adapter à l'évolution du climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Maurin</w:t>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Borioli</w:t>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053458v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Approach to Assess Chill and Heat Requirements of Olive Tree Based on Flowering Date and Temperatures Data: Towards Selection of Adapted Cultivars to Global Warming</w:t>
               </w:r>
@@ -2887,426 +2887,426 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+                <w:t xml:space="preserve">A. Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+                <w:t xml:space="preserve">D. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+                <w:t xml:space="preserve">H. Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">I. Reynaud-Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 26 (4), pp.879-885</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909693v1</w:t>
+                <w:t xml:space="preserve">hal-02697809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical climates at the Last Glacial Maximum: a new synthesis of terrestrial palaeoclimate data. I. Vegetation, lake levels and geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy P Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy P Harrison</w:t>
+                <w:t xml:space="preserve">I Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Colin Prentice</w:t>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (11), pp.823-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003820050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vincens</w:t>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schwartz</w:t>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Elenga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Alexandre</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 26 (4), pp.879-885</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00333.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697809v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biome reconstruction from pollen and plant macrofossil data for Africa and the Arabian peninsula at 0 and 6000 years</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation et climat dans les forêts du sud-ouest Cameroun depuis 4770 ans BP : analyse pollinique des sédiments du lac Ossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maley Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des paléoenvironnements forestiers du sud-Cameroun à partir d'analyses palynologiques et statistiques de dépôts holocènes et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 - Sciences et Techniques, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1995MON20211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3897,51 +3897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Les spécificités agronomiques du développement des espèces fruitières de régions tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,51 +4152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironments, palaeoclimates and landscape development in Atlantic Equatorial Africa: a review of key sites covering the last 25 kyrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,354 +4267,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations statistiques pluie pollinique-végétation en forêt tropicale africaine</w:t>
+                <w:t xml:space="preserve">Lac Ossa, Cameroun: relations statistiques diatomées/milieux aquatiques, application à l'estimation des paleo-niveaux lacustres durant les 5000 dernières années. Comparaisons avec les changements de la végétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francois Nguetsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Servant-Vildary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.289-296, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.233-239, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053463v1</w:t>
+                <w:t xml:space="preserve">hal-05053432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lac Ossa, Cameroun: relations statistiques diatomées/milieux aquatiques, application à l'estimation des paleo-niveaux lacustres durant les 5000 dernières années. Comparaisons avec les changements de la végétation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Nguetsop</w:t>
+                <w:t xml:space="preserve">Relations statistiques pluie pollinique-végétation en forêt tropicale africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Servant-Vildary</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Gaston Achoundong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.233-239, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.289-296, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053432v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des végétations d'Afrique Centrale atlantique (Congo, Cameroun) aux changements climatiques depuis l'Holocène moyen : pas de temps, variabilité spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,64 +4660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine et évolution des savanes des marges forestières en Afrique centrale Atlantique (Cameroun, Gabon, Congo) : approche aux échelles millénaires et séculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,51 +4789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene Vegetational Changes in South-West Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalfes, H.N.; Kukla, G.; Weiss, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Millennium BC Climate Change and Old World Collapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.641-652, 1997, 978-3-642-64476-4. </w:t>
@@ -5235,51 +5235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du changement climatique sur la phénologie et l’induction florale des fruitiers : un challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du Syndicat des producteurs de fruits des Hautes-Alpes et du nord Sisteron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Curbans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,51 +5373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance chez le pommier - Focus sur l’induction florale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5643,221 +5643,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of SVP-like genes in the control of the dormancy cycle in apple</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">4ème Réunion du Comité Scientifique du LIA Evolea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tétouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043624v1</w:t>
+                <w:t xml:space="preserve">hal-05053814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of SVP-like genes in the control of the dormancy cycle in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelei Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Réunion du Comité Scientifique du LIA Evolea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tétouan, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053814v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on flowering phenology of the Mediterranean diversity of cultivated olive in ex-situ collection OWGB Marrakech</w:t>
               </w:r>
@@ -5962,359 +5962,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fruit Tree adaptation to environmental stresses: new challenges for studying tree physiological responses and for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the art in tree dormancy – a blueprint for future research and modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786353v1</w:t>
+                <w:t xml:space="preserve">hal-02738120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit Tree adaptation to environmental stresses: new challenges for studying tree physiological responses and for breeding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of bud dormancy process in apple: a genetic-molecular study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738120v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of bud dormancy process in apple: a genetic-molecular study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Ahier</w:t>
+                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">State of the art in tree dormancy – a blueprint for future research and modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738151v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’adaptation de l'olivier au réchauffement climatique par la modélisation de la phénologie de floraison</w:t>
               </w:r>
@@ -6352,51 +6352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Résilience des agroécosystèmes oléicoles au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Hassan II des Sciences et Techniques, Oct 2018, Rabat, Morocco</w:t>
@@ -6654,90 +6654,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple: deciphering candidate gene roles in dormancy regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on molecular mechanisms controlling flower development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Padova, Italy</w:t>
@@ -6963,234 +6963,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des températures élevées sur le développement des fleurs (arbres fruitiers) - Etat des connaissances-perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
+              <w:t xml:space="preserve">Journées d’échanges Méta-programme ACCAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580642v1</w:t>
+                <w:t xml:space="preserve">hal-05053738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des températures élevées sur le développement des fleurs (arbres fruitiers) - Etat des connaissances-perspectives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’échanges Méta-programme ACCAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053738v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t>
               </w:r>
@@ -7215,64 +7215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t>
@@ -8168,325 +8168,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance aéropollinique : comparaison métrologique des méthodes Hirst et Cour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la production d'ambroisie dans le cadre d'un projet de gestion environnementale de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Belmonte</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053720v1</w:t>
+                <w:t xml:space="preserve">hal-05053711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la production d'ambroisie dans le cadre d'un projet de gestion environnementale de territoire</w:t>
+                <w:t xml:space="preserve">Cartographie pollinique du Languedoc-Roussillon : élaboration d’une méthode de surveillance aérobiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053711v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie pollinique du Languedoc-Roussillon : élaboration d’une méthode de surveillance aérobiologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La surveillance aéropollinique : comparaison métrologique des méthodes Hirst et Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053712v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pollenoscope : un outil pour la prévision des dates de pollinisation des principales espèces allergisantes, application à l’ambroisie en Rhône-Alpes</w:t>
               </w:r>
@@ -8714,51 +8714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9012,90 +9012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la forêt tropicale en Afrique Equatoriale Atlantique durant les 4000 dernières années et héritage sur les paysages végétaux actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Bondy, France. pp.287-289</w:t>
@@ -9238,51 +9238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of genetic variability in an apple (Malus domestica) core collection to characterise floral induction and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,277 +9344,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the homogeneization of leaf senescence observations through reference colour charts based on Munsell coulours and physiological measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Predicting flowering in apple with near-infrared spectrometry (NIRS) to improve orchard yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214883v1</w:t>
+                <w:t xml:space="preserve">hal-04039867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting flowering in apple with near-infrared spectrometry (NIRS) to improve orchard yield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Perez</w:t>
+                <w:t xml:space="preserve">Towards the homogeneization of leaf senescence observations through reference colour charts based on Munsell coulours and physiological measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alletru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039867v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct roles of MADS-box complexes in the control of the dormancy cycle in apple</w:t>
               </w:r>
@@ -9863,77 +9863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dormancy-associated and flowering-time related mads-box transcription factors in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D92BA680"/>
+    <w:nsid w:val="86FC0E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-farrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane El Yaacoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oulbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12122975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukabli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Hafidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ainane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.01.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinez-L&#252;scher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Citadin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15666/aeer/1202_423439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#8217;hostis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Pape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-013-9307-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Watrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2009.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lewden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89ZM72GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(02)00203-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afanas&#8217;eva N." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ager T." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00425.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G66DP1FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elenga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alexandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1998.00238.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V58HWDFW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Geel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Plicht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouwenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200018403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05053897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995MON20211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nguetsop" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Servant-Vildary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Servant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60616-8_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hugouvieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukhli Abdelmajid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Khayat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tfarah Boutzankad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukablic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette M&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pluvinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.817.14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053492v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053711v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chollet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053712v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dechamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Malagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-farrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane El Yaacoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oulbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12122975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukabli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Hafidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ainane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.01.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinez-L&#252;scher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Citadin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15666/aeer/1202_423439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#8217;hostis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Pape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-013-9307-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Watrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2009.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lewden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89ZM72GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(02)00203-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afanas&#8217;eva N." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ager T." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00425.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G66DP1FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elenga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1998.00238.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V58HWDFW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Geel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Plicht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouwenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200018403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05053897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995MON20211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nguetsop" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Servant-Vildary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Servant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60616-8_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hugouvieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukhli Abdelmajid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Khayat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tfarah Boutzankad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukablic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette M&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pluvinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.817.14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053492v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chollet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053720v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dechamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Malagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>