--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -160,295 +160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using near-infrared spectroscopy (NIRS) to predict budbreak of the following year</w:t>
+                <w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Watson</w:t>
+                <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Jeremy Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bourhis</w:t>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Florence Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, pp.e24. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228632v1</w:t>
+                <w:t xml:space="preserve">hal-05404160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t>
+                <w:t xml:space="preserve">Using near-infrared spectroscopy (NIRS) to predict budbreak of the following year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Guilhot</w:t>
+                <w:t xml:space="preserve">Amy Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Labrosse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404160v1</w:t>
+                <w:t xml:space="preserve">hal-05228632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the prediction of flowering date of apple trees from unmanned aerial vehicle (UAV) imagery</w:t>
               </w:r>
@@ -562,891 +562,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'adapter à l'évolution du climat</w:t>
+                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Amy E. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Maurin</w:t>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hardy</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Borioli</w:t>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053458v1</w:t>
+                <w:t xml:space="preserve">hal-04519907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S'adapter à l'évolution du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+                <w:t xml:space="preserve">Clément Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vignes</w:t>
+                <w:t xml:space="preserve">Sophie Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Borioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Fruits et Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519907v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Approach to Assess Chill and Heat Requirements of Olive Tree Based on Flowering Date and Temperatures Data: Towards Selection of Adapted Cultivars to Global Warming</w:t>
+                <w:t xml:space="preserve">Potential role of apple SOC1-like transcription factors in gene regulatory networks involved in bud dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
+                <w:t xml:space="preserve">Edouard Severing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Oulbi</w:t>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12122975⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1342, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2022.1342.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011667v1</w:t>
+                <w:t xml:space="preserve">hal-04039227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of apple SOC1-like transcription factors in gene regulatory networks involved in bud dormancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Approach to Assess Chill and Heat Requirements of Olive Tree Based on Flowering Date and Temperatures Data: Towards Selection of Adapted Cultivars to Global Warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+                <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Severing</w:t>
+                <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Estevan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+                <w:t xml:space="preserve">Sara Oulbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1342, pp.41-48. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/actahortic.2022.1342.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12122975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039227v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the role of MADS transcription factor complexes in apple tree dormancy</w:t>
+                <w:t xml:space="preserve">The Identification of Small RNAs Differentially Expressed in Apple Buds Reveals a Potential Role of the Mir159-MYB Regulatory Module during Dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítor da Silveira Falavigna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Severing</w:t>
+                <w:t xml:space="preserve">Julio Garighan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuelei Lai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Huettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.17710⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10122665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338801v1</w:t>
+                <w:t xml:space="preserve">hal-03602721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of Small RNAs Differentially Expressed in Apple Buds Reveals a Potential Role of the Mir159-MYB Regulatory Module during Dormancy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Unraveling the role of MADS transcription factor complexes in apple tree dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vítor da Silveira Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Severing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelei Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Huettel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (12), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (5), pp.2071-2088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10122665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602721v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated model for apple flowering prediction in the Mediterranean area in response to temperature variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Oukabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majida Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Ainane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1510,51 +1510,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global evaluation of apple flowering phenology models for climate adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Darbyshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Martinez-Lüscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1683,51 +1683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Citadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1160, pp.193-200. </w:t>
@@ -1804,51 +1804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1925,51 +1925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Piroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Thorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique L’hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,51 +2305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting models of apple flowering time and understanding how global warming has had an impact on this trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Alméras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cyprès: Un nouveau fléau pour la région Rhône-Alpes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Annals of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (3), pp.92-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2637,51 +2637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sédimentation pollinique à l'intérieur et à l'extérieur d'une maison en région Rhône-Alpes durant la période de floraison de l’ambroisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,426 +2887,426 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vincens</w:t>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schwartz</w:t>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Elenga</w:t>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Reynaud-Farrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Alexandre</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 26 (4), pp.879-885</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00333.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697809v1</w:t>
+                <w:t xml:space="preserve">hal-01909693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical climates at the Last Glacial Maximum: a new synthesis of terrestrial palaeoclimate data. I. Vegetation, lake levels and geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy P Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (11), pp.823-856. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003820050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+                <w:t xml:space="preserve">A. Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+                <w:t xml:space="preserve">D. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">H. Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Reynaud-Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 26 (4), pp.879-885</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01909693v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biome reconstruction from pollen and plant macrofossil data for Africa and the Arabian peninsula at 0 and 6000 years</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation et climat dans les forêts du sud-ouest Cameroun depuis 4770 ans BP : analyse pollinique des sédiments du lac Ossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maley Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des paléoenvironnements forestiers du sud-Cameroun à partir d'analyses palynologiques et statistiques de dépôts holocènes et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 - Sciences et Techniques, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1995MON20211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3897,90 +3897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Les spécificités agronomiques du développement des espèces fruitières de régions tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Éric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les productions fruitières à l'heure du changement climatique - Risques et opportunités en régions tempérées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4044,51 +4044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,90 +4152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironments, palaeoclimates and landscape development in Atlantic Equatorial Africa: a review of key sites covering the last 25 kyrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Battarbee, R.W.; Gasse, F.; Stickley, C.E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past Climate Variability through Europe and Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.181-198, 2004, 978-1-4020-2120-6. </w:t>
@@ -4267,573 +4267,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lac Ossa, Cameroun: relations statistiques diatomées/milieux aquatiques, application à l'estimation des paleo-niveaux lacustres durant les 5000 dernières années. Comparaisons avec les changements de la végétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse des végétations d'Afrique Centrale atlantique (Congo, Cameroun) aux changements climatiques depuis l'Holocène moyen : pas de temps, variabilité spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Nguetsop</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Servant</w:t>
+                <w:t xml:space="preserve">Jacques Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
+              <w:t xml:space="preserve">Barrué-Pastor M; Bertrand G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.233-239, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">Le temps de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.461-471, 2000, 2-85816-446-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053432v1</w:t>
+                <w:t xml:space="preserve">hal-05053446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations statistiques pluie pollinique-végétation en forêt tropicale africaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine et évolution des savanes des marges forestières en Afrique centrale Atlantique (Cameroun, Gabon, Congo) : approche aux échelles millénaires et séculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Roux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+                <w:t xml:space="preserve">André Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.289-296, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.325-338, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053463v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des végétations d'Afrique Centrale atlantique (Congo, Cameroun) aux changements climatiques depuis l'Holocène moyen : pas de temps, variabilité spatiale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Relations statistiques pluie pollinique-végétation en forêt tropicale africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Achoundong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bertaux</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barrué-Pastor M; Bertrand G. </w:t>
+              <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.461-471, 2000, 2-85816-446-0</w:t>
+              <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.289-296, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053446v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et évolution des savanes des marges forestières en Afrique centrale Atlantique (Cameroun, Gabon, Congo) : approche aux échelles millénaires et séculaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lac Ossa, Cameroun: relations statistiques diatomées/milieux aquatiques, application à l'estimation des paleo-niveaux lacustres durant les 5000 dernières années. Comparaisons avec les changements de la végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bertaux</w:t>
+                <w:t xml:space="preserve">Francois Nguetsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Servant-Vildary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mariotti</w:t>
+                <w:t xml:space="preserve">Michel Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.325-338, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.233-239, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053438v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene Vegetational Changes in South-West Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalfes, H.N.; Kukla, G.; Weiss, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Millennium BC Climate Change and Old World Collapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.641-652, 1997, 978-3-642-64476-4. </w:t>
@@ -4897,303 +4897,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de formation des Conseillers en arboriculture du Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Marsillargues, France</w:t>
+              <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053829v1</w:t>
+                <w:t xml:space="preserve">hal-04734120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Séminaire de formation des Conseillers en arboriculture du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Marsillargues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734120v1</w:t>
+                <w:t xml:space="preserve">hal-05053829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t>
@@ -5222,64 +5222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du changement climatique sur la phénologie et l’induction florale des fruitiers : un challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du Syndicat des producteurs de fruits des Hautes-Alpes et du nord Sisteron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Curbans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5304,51 +5304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie des espèces fruitières et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de formation des Conseillers en arboriculture du Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Mauguio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,64 +5373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alternance chez le pommier - Focus sur l’induction florale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de formation des Conseillers en arboriculture du Sud-Est “Eclaircissage Fruits à Pépins”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5449,954 +5449,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus impliqués dans la dormance hivernale – Suivi de deux signaux biologiques au niveau des bourgeons de plusieurs espèces fruitières et forestières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Technique "Innovations dans l’observation des événements biologiques saisonniers et gestion des données associées" InnObs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA; SOERE TEMPO, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème Réunion du Comité Scientifique du LIA Evolea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tétouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053792v1</w:t>
+                <w:t xml:space="preserve">hal-05053814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et arbres fruitiers : principaux effets des contraintes abiotiques induites et quelques recherches sur l’adaptation des variétés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of SVP-like genes in the control of the dormancy cycle in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelei Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Veronique Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH – Plantes et adaptation au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053809v1</w:t>
+                <w:t xml:space="preserve">hal-04043624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Processus impliqués dans la dormance hivernale – Suivi de deux signaux biologiques au niveau des bourgeons de plusieurs espèces fruitières et forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Réunion du Comité Scientifique du LIA Evolea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tétouan, Maroc</w:t>
+              <w:t xml:space="preserve">Ecole Technique "Innovations dans l’observation des événements biologiques saisonniers et gestion des données associées" InnObs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA; SOERE TEMPO, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053814v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of SVP-like genes in the control of the dormancy cycle in apple</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuelei Lai</w:t>
+                <w:t xml:space="preserve">Changement climatique et arbres fruitiers : principaux effets des contraintes abiotiques induites et quelques recherches sur l’adaptation des variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andres Lalaguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Hugouvieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">J-TECH – Plantes et adaptation au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043624v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on flowering phenology of the Mediterranean diversity of cultivated olive in ex-situ collection OWGB Marrakech</w:t>
+                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat Zaher</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernando Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on olive tree and olive products Olivebioteq’18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">State of the art in tree dormancy – a blueprint for future research and modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053659v1</w:t>
+                <w:t xml:space="preserve">hal-02786353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit Tree adaptation to environmental stresses: new challenges for studying tree physiological responses and for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of bud dormancy process in apple: a genetic-molecular study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Ahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple</w:t>
+                <w:t xml:space="preserve">Preliminary results on flowering phenology of the Mediterranean diversity of cultivated olive in ex-situ collection OWGB Marrakech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Andrés</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hayat Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukhli Abdelmajid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Khayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tfarah Boutzankad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Gaboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">State of the art in tree dormancy – a blueprint for future research and modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">6th International Conference on olive tree and olive products Olivebioteq’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786353v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’adaptation de l'olivier au réchauffement climatique par la modélisation de la phénologie de floraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Résilience des agroécosystèmes oléicoles au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Hassan II des Sciences et Techniques, Oct 2018, Rabat, Morocco</w:t>
@@ -6425,51 +6425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callose et structures cellulaires au cours de la dormance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6501,329 +6501,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential modeling to understand and predict differentiated flowering time responses to warming in apple tree in contrasting climatic regions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple: deciphering candidate gene roles in dormancy regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on molecular mechanisms controlling flower development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737778v1</w:t>
+                <w:t xml:space="preserve">hal-02735942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple: deciphering candidate gene roles in dormancy regulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sequential modeling to understand and predict differentiated flowering time responses to warming in apple tree in contrasting climatic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Yaacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Citadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on molecular mechanisms controlling flower development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735942v1</w:t>
+                <w:t xml:space="preserve">hal-02737778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et Comment Adapter la Phénologie Florale au Changement Climatique ? L’exemple du pommier face à sa vulnérabilité en régions méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective « Fruits du futur » quelles variétés adaptées aux futurs systèmes de production arboricoles et aux futures demandes de fruits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France AgriMer, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6848,90 +6848,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution climatique et vulnérabilité arboricole en Méditerranée: Etude de cas de l'effet des variations climatiques sur la phénologie du pommier et de l'olivier. Quelles stratégies d'adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Oukablic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majida Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6982,51 +6982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des températures élevées sur le développement des fleurs (arbres fruitiers) - Etat des connaissances-perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’échanges Méta-programme ACCAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7077,51 +7077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Piroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7448,51 +7448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Déchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Ragweed Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,51 +7517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médipoll - Pollen et consommation médicamenteuse : la part des Cupressacées en Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées marseillaises d’allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7580,269 +7580,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision spatio-temporelle du risque pollinique aux Cupressacées en région Languedoc-Roussillon</w:t>
+                <w:t xml:space="preserve">Analysis of the flowering time in apple and pear and bud break in vine, in relation to global warming in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pichot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Pluvinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Baculat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès national des observatoires régionaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIIIth International Symposium on Temperate Zone Fruits in the Tropics and Subtropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Florianopolis, Brazil. pp.61-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2010.872.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053724v1</w:t>
+                <w:t xml:space="preserve">hal-00831772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the flowering time in apple and pear and bud break in vine, in relation to global warming in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévision spatio-temporelle du risque pollinique aux Cupressacées en région Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Seguin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Pluvinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIth International Symposium on Temperate Zone Fruits in the Tropics and Subtropics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès national des observatoires régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831772v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dates of F1 flowering stage in apple trees, as a tool to understanding the effects of recent warming on completion of the chilling and heat requirements</w:t>
               </w:r>
@@ -7939,597 +7939,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The modelling of flowering time in the French apple cropping area in relation to global warming</w:t>
+                <w:t xml:space="preserve">Modelling apple flowering time as a tool for exploring the effects of recent warming on the completion of chilling and heat requirements in French and Belgian cropping areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Regnard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+                <w:t xml:space="preserve">R Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Horticultural Congress - IHC2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">First Symposium on Horticulture in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756570v1</w:t>
+                <w:t xml:space="preserve">hal-05053492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling apple flowering time as a tool for exploring the effects of recent warming on the completion of chilling and heat requirements in French and Belgian cropping areas</w:t>
+                <w:t xml:space="preserve">The modelling of flowering time in the French apple cropping area in relation to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrede Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Oger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Symposium on Horticulture in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">27. International Horticultural Congress - IHC2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053492v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la production d'ambroisie dans le cadre d'un projet de gestion environnementale de territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La surveillance aéropollinique : comparaison métrologique des méthodes Hirst et Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Masson</w:t>
+                <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053711v1</w:t>
+                <w:t xml:space="preserve">hal-05053720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie pollinique du Languedoc-Roussillon : élaboration d’une méthode de surveillance aérobiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance aéropollinique : comparaison métrologique des méthodes Hirst et Cour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la production d'ambroisie dans le cadre d'un projet de gestion environnementale de territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Calleja</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Belmonte</w:t>
+                <w:t xml:space="preserve">L Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053720v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pollenoscope : un outil pour la prévision des dates de pollinisation des principales espèces allergisantes, application à l’ambroisie en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrède Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8593,51 +8593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambroisie : analyse spatio-temporelle à partir de données aérobiologiques françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8688,90 +8688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pollen survey: a metrological study between Hirst and Cour sampling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Plaisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8809,77 +8809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool for forecasting pollen dynamics based on plant phenological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Symposium on Aerobiology, TESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Worcester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8917,51 +8917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twenty years of palynological recordings of Cupressaceae in Southern France: comparing Montpellier and Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Déchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9012,90 +9012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la forêt tropicale en Afrique Equatoriale Atlantique durant les 4000 dernières années et héritage sur les paysages végétaux actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Bondy, France. pp.287-289</w:t>
@@ -9225,103 +9225,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of genetic variability in an apple (Malus domestica) core collection to characterise floral induction and phenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t>
@@ -9344,359 +9344,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting flowering in apple with near-infrared spectrometry (NIRS) to improve orchard yield</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards the homogeneization of leaf senescence observations through reference colour charts based on Munsell coulours and physiological measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alletru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alicante, Spain</w:t>
+              <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039867v1</w:t>
+                <w:t xml:space="preserve">hal-04214883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the homogeneization of leaf senescence observations through reference colour charts based on Munsell coulours and physiological measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Predicting flowering in apple with near-infrared spectrometry (NIRS) to improve orchard yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214883v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct roles of MADS-box complexes in the control of the dormancy cycle in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Severing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelei Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, Spain</w:t>
@@ -9725,64 +9725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the temperature-mediated transcriptional and post-transcriptional regulation of dormancy and budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Garighan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9850,90 +9850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dormancy-associated and flowering-time related mads-box transcription factors in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10014,51 +10014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Malagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10113,64 +10113,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical phenological responses in apple to contrasting warming contexts may clarify future crucial responses in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Malagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10234,51 +10234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Malagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86FC0E1E"/>
+    <w:nsid w:val="EC1EFC6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-farrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane El Yaacoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oulbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12122975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukabli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Hafidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ainane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.01.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinez-L&#252;scher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Citadin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15666/aeer/1202_423439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#8217;hostis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Pape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-013-9307-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Watrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2009.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lewden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89ZM72GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(02)00203-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afanas&#8217;eva N." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ager T." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00425.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G66DP1FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elenga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alexandre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1998.00238.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V58HWDFW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Geel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Plicht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouwenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200018403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05053897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995MON20211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nguetsop" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Servant-Vildary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Servant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053463v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60616-8_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053829v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hugouvieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukhli Abdelmajid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Khayat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tfarah Boutzankad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukablic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette M&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pluvinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.817.14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053492v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chollet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053720v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dechamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Malagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-farrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane El Yaacoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oulbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12122975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukabli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Hafidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ainane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.01.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinez-L&#252;scher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Citadin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15666/aeer/1202_423439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#8217;hostis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Pape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-013-9307-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Watrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2009.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lewden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89ZM72GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(02)00203-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afanas&#8217;eva N." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ager T." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00425.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G66DP1FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elenga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alexandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1998.00238.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V58HWDFW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Geel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Plicht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouwenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200018403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05053897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995MON20211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053463v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053432v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nguetsop" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Servant-Vildary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Servant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60616-8_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hugouvieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukhli Abdelmajid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Khayat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tfarah Boutzankad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukablic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette M&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053724v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pluvinet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.817.14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chollet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dechamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Malagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>