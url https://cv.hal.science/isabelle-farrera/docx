--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -821,593 +821,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of apple SOC1-like transcription factors in gene regulatory networks involved in bud dormancy</w:t>
+                <w:t xml:space="preserve">Statistical Approach to Assess Chill and Heat Requirements of Olive Tree Based on Flowering Date and Temperatures Data: Towards Selection of Adapted Cultivars to Global Warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Severing</w:t>
+                <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Estevan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
+                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Oulbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/actahortic.2022.1342.6⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12122975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039227v1</w:t>
+                <w:t xml:space="preserve">hal-04011667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Approach to Assess Chill and Heat Requirements of Olive Tree Based on Flowering Date and Temperatures Data: Towards Selection of Adapted Cultivars to Global Warming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential role of apple SOC1-like transcription factors in gene regulatory networks involved in bud dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
+                <w:t xml:space="preserve">Edouard Severing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bakkali</w:t>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Oulbi</w:t>
+                <w:t xml:space="preserve">Virginie Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.2975. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1342, pp.41-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12122975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2022.1342.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011667v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Identification of Small RNAs Differentially Expressed in Apple Buds Reveals a Potential Role of the Mir159-MYB Regulatory Module during Dormancy</w:t>
+                <w:t xml:space="preserve">Unraveling the role of MADS transcription factor complexes in apple tree dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Garighan</w:t>
+                <w:t xml:space="preserve">Vítor da Silveira Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Severing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dvorak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Xuelei Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Huettel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10122665⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (5), pp.2071-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602721v1</w:t>
+                <w:t xml:space="preserve">hal-03338801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the role of MADS transcription factor complexes in apple tree dormancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Identification of Small RNAs Differentially Expressed in Apple Buds Reveals a Potential Role of the Mir159-MYB Regulatory Module during Dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Garighan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vítor da Silveira Falavigna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Severing</w:t>
+                <w:t xml:space="preserve">Karine Loridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuelei Lai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Bruno Huettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (5), pp.2071-2088. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants10122665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338801v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validated model for apple flowering prediction in the Mediterranean area in response to temperature variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Oukabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,307 +2881,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincens</w:t>
+                <w:t xml:space="preserve">Tropical climates at the Last Glacial Maximum: a new synthesis of terrestrial palaeoclimate data. I. Vegetation, lake levels and geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+                <w:t xml:space="preserve">Sandy P Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+                <w:t xml:space="preserve">I Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alexandre</w:t>
+                <w:t xml:space="preserve">Joel Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (11), pp.823-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00333.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s003820050317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909693v1</w:t>
+                <w:t xml:space="preserve">hal-01457630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical climates at the Last Glacial Maximum: a new synthesis of terrestrial palaeoclimate data. I. Vegetation, lake levels and geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy P Harrison</w:t>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Colin Prentice</w:t>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ramstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel Guiot</w:t>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (4), pp.879 - 885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2699.1999.00333.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003820050317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457630v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest response to climate changes in Atlantic Equatorial Africa during the last 4000 years BP and inheritance on the modern landscapes</w:t>
               </w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation et climat dans les forêts du sud-ouest Cameroun depuis 4770 ans BP : analyse pollinique des sédiments du lac Ossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maley Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,51 +3781,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des paléoenvironnements forestiers du sud-Cameroun à partir d'analyses palynologiques et statistiques de dépôts holocènes et actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 - Sciences et Techniques, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1995MON20211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4152,51 +4152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironments, palaeoclimates and landscape development in Atlantic Equatorial Africa: a review of key sites covering the last 25 kyrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,573 +4267,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des végétations d'Afrique Centrale atlantique (Congo, Cameroun) aux changements climatiques depuis l'Holocène moyen : pas de temps, variabilité spatiale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Relations statistiques pluie pollinique-végétation en forêt tropicale africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Achoundong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bertaux</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Namur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barrué-Pastor M; Bertrand G. </w:t>
+              <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.461-471, 2000, 2-85816-446-0</w:t>
+              <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.289-296, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053446v1</w:t>
+                <w:t xml:space="preserve">hal-05053463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine et évolution des savanes des marges forestières en Afrique centrale Atlantique (Cameroun, Gabon, Congo) : approche aux échelles millénaires et séculaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Vincens</w:t>
+                <w:t xml:space="preserve">Lac Ossa, Cameroun: relations statistiques diatomées/milieux aquatiques, application à l'estimation des paleo-niveaux lacustres durant les 5000 dernières années. Comparaisons avec les changements de la végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Nguetsop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Servant-Vildary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bertaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Mariotti</w:t>
+                <w:t xml:space="preserve">Maurice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.325-338, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.233-239, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053438v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations statistiques pluie pollinique-végétation en forêt tropicale africaine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Réponse des végétations d'Afrique Centrale atlantique (Congo, Cameroun) aux changements climatiques depuis l'Holocène moyen : pas de temps, variabilité spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
+              <w:t xml:space="preserve">Barrué-Pastor M; Bertrand G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.289-296, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">Le temps de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.461-471, 2000, 2-85816-446-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053463v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lac Ossa, Cameroun: relations statistiques diatomées/milieux aquatiques, application à l'estimation des paleo-niveaux lacustres durant les 5000 dernières années. Comparaisons avec les changements de la végétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine et évolution des savanes des marges forestières en Afrique centrale Atlantique (Cameroun, Gabon, Congo) : approche aux échelles millénaires et séculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Nguetsop</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
+                <w:t xml:space="preserve">Jacques Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Servant</w:t>
+                <w:t xml:space="preserve">André Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Servant; Simone Servant Vildary. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique à long terme des écosystèmes forestiers intertropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.233-239, 2000, 92-3-203753-X</w:t>
+              <w:t xml:space="preserve">, CNRS, IRD, UNESCO, Ministère des Affaires Etrangères, pp.325-338, 2000, 92-3-203753-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053432v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene Vegetational Changes in South-West Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Reynaud-Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalfes, H.N.; Kukla, G.; Weiss, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Millennium BC Climate Change and Old World Collapse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.641-652, 1997, 978-3-642-64476-4. </w:t>
@@ -5449,415 +5449,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
+                <w:t xml:space="preserve">Processus impliqués dans la dormance hivernale – Suivi de deux signaux biologiques au niveau des bourgeons de plusieurs espèces fruitières et forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Réunion du Comité Scientifique du LIA Evolea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tétouan, Maroc</w:t>
+              <w:t xml:space="preserve">Ecole Technique "Innovations dans l’observation des événements biologiques saisonniers et gestion des données associées" InnObs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA; SOERE TEMPO, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053814v1</w:t>
+                <w:t xml:space="preserve">hal-05053792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of SVP-like genes in the control of the dormancy cycle in apple</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changement climatique et arbres fruitiers : principaux effets des contraintes abiotiques induites et quelques recherches sur l’adaptation des variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Hugouvieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+                <w:t xml:space="preserve">Jean-Luc Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andres Lalaguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">J-TECH – Plantes et adaptation au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043624v1</w:t>
+                <w:t xml:space="preserve">hal-05053809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus impliqués dans la dormance hivernale – Suivi de deux signaux biologiques au niveau des bourgeons de plusieurs espèces fruitières et forestières</w:t>
+                <w:t xml:space="preserve">La modélisation de la phénologie : Pourquoi ? Comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Technique "Innovations dans l’observation des événements biologiques saisonniers et gestion des données associées" InnObs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA; SOERE TEMPO, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème Réunion du Comité Scientifique du LIA Evolea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tétouan, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053792v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et arbres fruitiers : principaux effets des contraintes abiotiques induites et quelques recherches sur l’adaptation des variétés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delalande</w:t>
+                <w:t xml:space="preserve">The role of SVP-like genes in the control of the dormancy cycle in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelei Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Veronique Hugouvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J-TECH – Plantes et adaptation au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agri Sud-Ouest Innovation, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053809v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple</w:t>
               </w:r>
@@ -5919,277 +5919,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit Tree adaptation to environmental stresses: new challenges for studying tree physiological responses and for breeding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Andrés</w:t>
+                <w:t xml:space="preserve">Control of bud dormancy process in apple: a genetic-molecular study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+                <w:t xml:space="preserve">Célia Ahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738120v1</w:t>
+                <w:t xml:space="preserve">hal-02738151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of bud dormancy process in apple: a genetic-molecular study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Fruit Tree adaptation to environmental stresses: new challenges for studying tree physiological responses and for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738151v1</w:t>
+                <w:t xml:space="preserve">hal-02738120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on flowering phenology of the Mediterranean diversity of cultivated olive in ex-situ collection OWGB Marrakech</w:t>
               </w:r>
@@ -6300,90 +6300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’adaptation de l'olivier au réchauffement climatique par la modélisation de la phénologie de floraison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Moukhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6501,286 +6501,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple: deciphering candidate gene roles in dormancy regulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia Ahier</w:t>
+                <w:t xml:space="preserve">Sequential modeling to understand and predict differentiated flowering time responses to warming in apple tree in contrasting climatic regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Yaacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Citadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on molecular mechanisms controlling flower development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735942v1</w:t>
+                <w:t xml:space="preserve">hal-02737778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential modeling to understand and predict differentiated flowering time responses to warming in apple tree in contrasting climatic regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Genetic and molecular characterization of bud dormancy in apple: deciphering candidate gene roles in dormancy regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Falavigna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Ahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on molecular mechanisms controlling flower development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737778v1</w:t>
+                <w:t xml:space="preserve">hal-02735942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et Comment Adapter la Phénologie Florale au Changement Climatique ? L’exemple du pommier face à sa vulnérabilité en régions méditerranéennes</w:t>
               </w:r>
@@ -6848,51 +6848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution climatique et vulnérabilité arboricole en Méditerranée: Etude de cas de l'effet des variations climatiques sur la phénologie du pommier et de l'olivier. Quelles stratégies d'adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Oukablic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,234 +6963,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des températures élevées sur le développement des fleurs (arbres fruitiers) - Etat des connaissances-perspectives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’échanges Méta-programme ACCAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053738v1</w:t>
+                <w:t xml:space="preserve">hal-01580642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des températures élevées sur le développement des fleurs (arbres fruitiers) - Etat des connaissances-perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
+              <w:t xml:space="preserve">Journées d’échanges Méta-programme ACCAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580642v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t>
               </w:r>
@@ -7215,64 +7215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t>
@@ -7580,269 +7580,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the flowering time in apple and pear and bud break in vine, in relation to global warming in France</w:t>
+                <w:t xml:space="preserve">Prévision spatio-temporelle du risque pollinique aux Cupressacées en région Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">C Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Brisson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Pluvinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIth International Symposium on Temperate Zone Fruits in the Tropics and Subtropics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12ème Congrès national des observatoires régionaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831772v1</w:t>
+                <w:t xml:space="preserve">hal-05053724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision spatio-temporelle du risque pollinique aux Cupressacées en région Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the flowering time in apple and pear and bud break in vine, in relation to global warming in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Baculat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pichot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès national des observatoires régionaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIIIth International Symposium on Temperate Zone Fruits in the Tropics and Subtropics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Florianopolis, Brazil. pp.61-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2010.872.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053724v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dates of F1 flowering stage in apple trees, as a tool to understanding the effects of recent warming on completion of the chilling and heat requirements</w:t>
               </w:r>
@@ -8168,204 +8168,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance aéropollinique : comparaison métrologique des méthodes Hirst et Cour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie pollinique du Languedoc-Roussillon : élaboration d’une méthode de surveillance aérobiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053720v1</w:t>
+                <w:t xml:space="preserve">hal-05053712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie pollinique du Languedoc-Roussillon : élaboration d’une méthode de surveillance aérobiologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La surveillance aéropollinique : comparaison métrologique des méthodes Hirst et Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque pluridisciplinaire de l'AFEDA : Ambroisie 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053712v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la production d'ambroisie dans le cadre d'un projet de gestion environnementale de territoire</w:t>
               </w:r>
@@ -8714,51 +8714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9051,51 +9051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Elenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1996, Bondy, France. pp.287-289</w:t>
@@ -9277,51 +9277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t>
@@ -9527,51 +9527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Alicante, Spain</w:t>
@@ -9600,77 +9600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct roles of MADS-box complexes in the control of the dormancy cycle in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Severing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuelei Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hugouvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9725,51 +9725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the temperature-mediated transcriptional and post-transcriptional regulation of dormancy and budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Garighan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9850,51 +9850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of dormancy-associated and flowering-time related mads-box transcription factors in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Falavigna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10014,51 +10014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Malagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10126,51 +10126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Malagi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10234,51 +10234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane El Yaacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Malagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,51 +10436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC1EFC6B"/>
+    <w:nsid w:val="C1925EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10667,51 +10667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-farrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane El Yaacoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oulbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12122975" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukabli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Hafidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ainane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.01.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinez-L&#252;scher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Citadin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15666/aeer/1202_423439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#8217;hostis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Pape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-013-9307-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Watrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2009.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lewden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89ZM72GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(02)00203-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afanas&#8217;eva N." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ager T." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00425.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G66DP1FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elenga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alexandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1998.00238.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V58HWDFW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Geel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Plicht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouwenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200018403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05053897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995MON20211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariotti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053463v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053432v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nguetsop" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Servant-Vildary" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Servant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60616-8_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hugouvieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053792v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukhli Abdelmajid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Khayat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tfarah Boutzankad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737778v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukablic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053738v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette M&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053724v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pluvinet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.817.14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053720v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053712v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chollet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dechamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Malagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-farrera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1210-5032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maurin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane El Yaacoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Moukhli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bakkali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Oulbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12122975" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Falavigna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Severing" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hugouvieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2022.1342.6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;tor da Silveira Falavigna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelei Lai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Garighan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loridon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10122665" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukabli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majida Hafidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Ainane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2019.01.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Martinez-L&#252;scher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Berenhauser Leite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542572v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malagi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Yaacoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Citadin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.28" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Puyo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Thorin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15666/aeer/1202_423439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L&#8217;hostis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053426v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Motreff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calleja" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Pape" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10453-013-9307-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Watrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle H&#233;ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2009.06.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666046v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2008.11512350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lewden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2006.09.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89ZM72GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal D&#233;champ" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0335-7457(02)00203-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colin Prentice" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jolly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afanas&#8217;eva N." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ager T." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anderson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.2000.00425.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G66DP1FT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy P Harrison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Colin Prentice" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003820050317" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Elenga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1999.00333.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTDPBNTS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elenga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud-Farrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Alexandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457644v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Bonnefille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bengo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2699.1998.00238.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V58HWDFW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Geel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van der Plicht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kilian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klaver" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kouwenberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200018403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wirrmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052742v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Reynaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05053897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995MON20211" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053452v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2121-3_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Achoundong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nguetsop" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Servant-Vildary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Servant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-60616-8_28" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058828v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053820v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053792v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053809v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Regnard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andres Lalaguna" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043624v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hugouvieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ahier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zaher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukhli Abdelmajid" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Khayat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tfarah Boutzankad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053664v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053644v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukablic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053495v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette M&#233;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053729v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pluvinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831772v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baculat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Seguin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2010.872.5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758302v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farrera" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.817.14" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Oger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Regnard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053720v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Belmonte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chollet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Masson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053700v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053480v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Plaisant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bertaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dechamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053460v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214883v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecchini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324429v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hugouvieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324395v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Grynberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Coiti Togawa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735940v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Revers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Malagi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/pheno2015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>