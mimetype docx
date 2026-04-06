--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2153,51 +2153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B41F833"/>
+    <w:nsid w:val="9127DD3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>