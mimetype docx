--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -195,790 +195,660 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t>
+                <w:t xml:space="preserve">Recherche collaborative ESPACES (Environnement Socioémotionnel Physique Architectural Culturel et Sensoriel) au sein d’une école maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Blaise</w:t>
+                <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Dudek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Fasse</w:t>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORTMED 2025 - International Conference on Modern Age Fortifications of the Mediterranean coast</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International “Espaces sensibles”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMU, Aix-en-Provence, Jun 2024, Aix-en-provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04823650v2</w:t>
+                <w:t xml:space="preserve">hal-04608753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche collaborative ESPACES (Environnement Socioémotionnel Physique Architectural Culturel et Sensoriel) au sein d’une école maternelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Séminaire « Patrimoine Architectural et Humanités Numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International “Espaces sensibles”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France. pp.05001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202214705001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608753v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire « Patrimoine Architectural et Humanités Numériques »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interopérabilité et automatisme dans les études du Bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bertrand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Parinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202214705001⟩</w:t>
+              <w:t xml:space="preserve">SCAN '20, 9e Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bruxelles, France. pp.02006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208202006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826515v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interopérabilité et automatisme dans les études du Bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enseigner la complexité / Complexité de l'enseignement : Les CD-ROM du Master CCI de l'école d'architecture de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Parinaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Zoller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN '20, 9e Séminaire de Conception Architecturale Numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAN’12 Séminaire de Conception Architecturale Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052152v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la complexité / Complexité de l'enseignement : Les CD-ROM du Master CCI de l'école d'architecture de Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Restitution numérique d'ambiances de projets et environnements architecturaux - Les CD-ROM du Master CCI de l'École d'architecture de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Zoller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN’12 Séminaire de Conception Architecturale Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594393v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00745518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution numérique d'ambiances de projets et environnements architecturaux - Les CD-ROM du Master CCI de l'École d'architecture de Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La modélisation de projets architecturaux comme support d'analyse d’œuvres architecturales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.197-202</w:t>
+              <w:t xml:space="preserve">ECAADE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, PARIS, France. pp.72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745518v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de projets architecturaux comme support d'analyse d’œuvres architecturales.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Realistic Rendering and Computer-Aided Lighting Design in Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Conference on Computer-Aided Architectural Design Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for advance studies in architecture. Singapore, Sep 1995, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -988,146 +858,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital restitution of architectural and urban heritage in south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalbera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Zoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Digital Heritage International Congress (DigitalHeritage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. IEEE, pp.751-751, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1137,269 +1007,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la mise en place d’une charte pour l’usage des techniques d’intelligence artificielle en école d’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Addé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ait Haddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églantine Bigot-Doll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Emy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">architecture.conception.culture.numérique (ACCN). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compétences et métiers d’avenir de la filière Architecture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lecourtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Aristide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esin Ekizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AMI CMA1, Secrétariat général pour l’investissement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1409,100 +1279,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'illumination d'édifices architecturaux en image de synthèse : expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996NAN10148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1512,104 +1382,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'architectures en image de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">42/43, 1998, Les cahiers de la recherche architecturale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1619,465 +1489,627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource pédagogique : Exemples illustrés d'échanges normalisés IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ressource pédagogique : Maquette Numérique et Interopérabilité dans le Bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Du Peloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389573v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource pédagogique : Annexe : arborescence des principaux objets du modèle IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ressource pédagogique : Exemples illustrés d'échanges normalisés IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Du Peloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389569v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource pédagogique : Maquette Numérique et Interopérabilité dans le Bâtiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ressource pédagogique : Annexe : arborescence des principaux objets du modèle IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Du Peloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389529v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre VI: Réglementation environnementale Articuler Recherche et pédagogie Devenir du logement social expérimental et innovant de la décennie 1968-1978</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Belmaaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre vert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Marseille's citadel : a multiple perspectives strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Dudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874187v1</w:t>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defensive Architecture of the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Proceedings of the International Conference on Fortifications of the Mediterranean Coast FORTMED 2025, Caserta, 10, 11 and 12 April 2025, 20, pp.909-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/Fortmed2025.2025.20340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04823650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2153,51 +2185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9127DD3E"/>
+    <w:nsid w:val="736A7800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2384,51 +2416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2353-3814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174944691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214705001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208202006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalbera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745518v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594697v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743832" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05248614v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Boutros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Emy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10148" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612637v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Perrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hueber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2353-3814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174944691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214705001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208202006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalbera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05248614v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Boutros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Emy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>