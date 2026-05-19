--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -1497,51 +1497,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource pédagogique : Maquette Numérique et Interopérabilité dans le Bâtiment</w:t>
+                <w:t xml:space="preserve">Ressource pédagogique : Exemples illustrés d'échanges normalisés IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
@@ -1574,75 +1574,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389529v1</w:t>
+                <w:t xml:space="preserve">hal-05389573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource pédagogique : Exemples illustrés d'échanges normalisés IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
+                <w:t xml:space="preserve">Ressource pédagogique : Annexe : arborescence des principaux objets du modèle IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
@@ -1675,75 +1675,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389573v1</w:t>
+                <w:t xml:space="preserve">hal-05389569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressource pédagogique : Annexe : arborescence des principaux objets du modèle IFC (Maquette Numérique et Interopérabilité dans le Bâtiment)</w:t>
+                <w:t xml:space="preserve">Ressource pédagogique : Maquette Numérique et Interopérabilité dans le Bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
@@ -1776,51 +1776,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389569v1</w:t>
+                <w:t xml:space="preserve">hal-05389529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2185,51 +2185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="736A7800"/>
+    <w:nsid w:val="9663B2AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2416,51 +2416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2353-3814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174944691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214705001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208202006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalbera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05248614v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Boutros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Emy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-fasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2353-3814" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174944691" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fasse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214705001" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052152v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Parinaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208202006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalbera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05248614v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ait Haddou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Bigot-Doll" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Boutros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Emy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esin Ekizoglu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacquot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Perrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Du Peloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belmaaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hueber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04823650v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dudek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/Fortmed2025.2025.20340" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>